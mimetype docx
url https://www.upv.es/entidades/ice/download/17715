--- v0 (2026-06-17)
+++ v1 (2026-11-02)
@@ -1,5822 +1,6601 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="757E13AB" w14:textId="276639DE" w:rsidR="003F4111" w:rsidRPr="00D341F2" w:rsidRDefault="00F84634" w:rsidP="003F4111">
+    <w:p w14:paraId="6C6C9828" w14:textId="7D086041" w:rsidR="00FE017A" w:rsidRPr="00FE017A" w:rsidRDefault="00FE017A" w:rsidP="00FE017A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D341F2">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE017A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D92CCF">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>CREACIÓN DE UN EQUIPO DE INNOVACIÓN Y CALIDAD EDUCATIVA (EICE</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D341F2">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UPV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE017A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008C60FE">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA54A0A" w14:textId="20620BD4" w:rsidR="00161C4E" w:rsidRPr="00FE017A" w:rsidRDefault="00161C4E" w:rsidP="00FE017A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D92CCF">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE017A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008C60FE">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Curso académico 2026-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F642AE" w:rsidRPr="00FE017A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="32"/>
-[...9 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE017A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C82B4A2" w14:textId="20B3F099" w:rsidR="00A13F75" w:rsidRPr="00C37AF8" w:rsidRDefault="00A13F75" w:rsidP="00C37AF8">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF3BD3C" w14:textId="6245CD5E" w:rsidR="00B6692A" w:rsidRDefault="006B5858" w:rsidP="006B5858">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B5858">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="40"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>¿Qué son los Equipos de Innovación y Calidad Educativa (EICE)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B12D373" w14:textId="77777777" w:rsidR="001C2489" w:rsidRPr="00D341F2" w:rsidRDefault="001C2489" w:rsidP="003F4111">
+    <w:p w14:paraId="3EE5007C" w14:textId="77777777" w:rsidR="006B5858" w:rsidRPr="006B5858" w:rsidRDefault="006B5858" w:rsidP="006B5858">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="30"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="410EB0ED" w14:textId="6289B09B" w:rsidR="00850B8C" w:rsidRPr="00274380" w:rsidRDefault="00850B8C" w:rsidP="00274380">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="28"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00850B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Equipos de Innovación y Calidad Educativa (EICE) constituyen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>espacios de colaboración orientados a la mejora continua de la docencia universitaria y del aprendizaje del estudiantado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>. A través del trabajo cooperativo, la innovación y la investigación educativa, favorecen el intercambio de experiencias, el aprendizaje entre iguales y la mejora de los procesos de enseñanza y aprendizaje fundamentada en evidencias.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="31C0E807" w14:textId="352B720C" w:rsidR="003F4111" w:rsidRPr="00D341F2" w:rsidRDefault="00E67C06" w:rsidP="001C2489">
+    <w:p w14:paraId="636AFFFE" w14:textId="7EE4AA89" w:rsidR="00850B8C" w:rsidRPr="00274380" w:rsidRDefault="00850B8C" w:rsidP="00274380">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="30"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="28"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:i/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D341F2">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00850B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esta solicitud va dirigida tanto a </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">Como principio general, se reconoce el valor de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>la creación de nuevos EICE como a la</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>diversidad de perspectivas, experiencias y conocimientos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> para comprender y mejorar los procesos de enseñanza y aprendizaje. Esta diversidad puede surgir tanto de la colaboración entre docentes de distintas disciplinas como del trabajo conjunto de docentes de un mismo ámbito de conocimiento que desarrollan su actividad en diferentes asignaturas, materias o titulaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FF1B21" w14:textId="12B981A5" w:rsidR="00274380" w:rsidRPr="00274380" w:rsidRDefault="00274380" w:rsidP="00274380">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="28"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>reactivación</w:t>
-[...4 lines deleted...]
-          <w:i/>
+      </w:pPr>
+      <w:r w:rsidRPr="00274380">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de antiguos</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">Los EICE tienen carácter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274380">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>estable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274380">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>equipos que</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">, articulan su actividad en torno a una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274380">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en la actualidad no están </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>línea de trabajo compartida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274380">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>en funcionamiento</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> y favorecen la colaboración entre docentes, el intercambio de experiencias y la reflexión </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>conjunta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274380">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sobre la enseñanza y el aprendizaje, co</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntribuyendo al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274380">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>desarrollo profesional docente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274380">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en coherencia con el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274380">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Modelo de Desarrollo Profesional Docente de la UPV (MDPD_UPV).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629F11E7" w14:textId="77777777" w:rsidR="001C2489" w:rsidRPr="00D341F2" w:rsidRDefault="001C2489" w:rsidP="001C2489">
+    <w:p w14:paraId="7FF1E6CF" w14:textId="7E3081DD" w:rsidR="00274380" w:rsidRDefault="00274380" w:rsidP="00274380">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="30"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="28"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Su actividad será evaluada anualmente mediante una memoria de actividades, pudiendo actualizarse su composición y coordinación entre cursos académicos.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="044F13E6" w14:textId="2F7FC1AB" w:rsidR="00AB15A8" w:rsidRPr="00D341F2" w:rsidRDefault="00064FA8" w:rsidP="003F4111">
+    <w:p w14:paraId="044F13E6" w14:textId="3CEC713B" w:rsidR="00AB15A8" w:rsidRPr="00D341F2" w:rsidRDefault="006B5858" w:rsidP="003F4111">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D341F2">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00E67C06" w:rsidRPr="00D341F2">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00064FA8" w:rsidRPr="00D341F2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00DF7557">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.    </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> y participantes</w:t>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67C06" w:rsidRPr="00D341F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>oordina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ción y composición </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710E96C9" w14:textId="25AA8E66" w:rsidR="00152005" w:rsidRDefault="00DF7557" w:rsidP="00DF7557">
+    <w:p w14:paraId="2F1D5A23" w14:textId="39E65EDD" w:rsidR="00196CF8" w:rsidRPr="00196CF8" w:rsidRDefault="00196CF8" w:rsidP="009429DB">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Los EICE estarán integrados, con carácter general, por un mínimo de cinco miembros en activo de la comunidad universitaria o de instituciones colaboradoras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBD3E0B" w14:textId="28F1A1B7" w:rsidR="00196CF8" w:rsidRPr="00196CF8" w:rsidRDefault="00196CF8" w:rsidP="00196CF8">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cumplimente esta tabla. Cuando tenga que dar de alta el equipo en la aplicación, tendrá que escribir el </w:t>
-[...4 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:t xml:space="preserve">La persona </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>coordinadora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del equipo deberá ejercer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">actividad docente en la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Universitat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Politècnica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de València</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009429DB" w:rsidRPr="009429DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>(UPV)</w:t>
+      </w:r>
+      <w:r w:rsidR="009429DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y mantener una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>vinculación activa con la universidad durante el curso académico correspondiente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BCD9D4" w14:textId="7A5E91D6" w:rsidR="00196CF8" w:rsidRPr="00196CF8" w:rsidRDefault="00196CF8" w:rsidP="00196CF8">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podrán formar parte de los EICE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>miembros en activo de la comunidad universitaria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, en cualquiera de sus colectivos, así como personal de otras universidades o instituciones colaboradoras que contribuya al desarrollo de las actividades y objetivos del equipo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173274C9" w14:textId="6EAE3725" w:rsidR="00196CF8" w:rsidRPr="00196CF8" w:rsidRDefault="00196CF8" w:rsidP="00196CF8">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>La composición y la coordinación de los EICE podrán actualizarse entre cursos académicos, siempre que se mantengan los requisitos establecidos en la presente convocatoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8FEDBC" w14:textId="77777777" w:rsidR="008D70DD" w:rsidRDefault="008D70DD" w:rsidP="006B5858">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08FA2A41" w14:textId="1E13F44D" w:rsidR="006B5858" w:rsidRPr="00196CF8" w:rsidRDefault="00196CF8" w:rsidP="006B5858">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Composición del EICE para el curso académico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710E96C9" w14:textId="6C8AD578" w:rsidR="00152005" w:rsidRPr="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00DF7557">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C837E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Complete la siguiente tabla con la composición del EICE correspondiente al curso académico para el que se presenta la solicitud.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7557">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Cuando tenga que dar de alta el equipo en la aplicación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MONTAN</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7557">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tendrá que escribir el </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7557" w:rsidRPr="006E4594">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t>DNI</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00976A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>/NIE</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7557">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006E4594">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Añada las filas que necesite.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrculaclara"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8642" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1696"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4246"/>
+        <w:gridCol w:w="1602"/>
+        <w:gridCol w:w="1898"/>
+        <w:gridCol w:w="2701"/>
+        <w:gridCol w:w="2441"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF7557" w14:paraId="525714BE" w14:textId="77777777" w:rsidTr="006E4594">
+      <w:tr w:rsidR="00C837E3" w14:paraId="525714BE" w14:textId="3A021699" w:rsidTr="00196CF8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="1595" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="367382DE" w14:textId="09E4859B" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="367382DE" w14:textId="09E4859B" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Persona coordinadora</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08704370" w14:textId="468F234A" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="08704370" w14:textId="468F234A" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">DNI (sin </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>letra)/</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> NIE (Letra inicial mayúscula y sin letra final)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4246" w:type="dxa"/>
+            <w:tcW w:w="2704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55D7C96C" w14:textId="26DB052A" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="55D7C96C" w14:textId="26DB052A" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nombre y apellidos</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00DF7557" w14:paraId="41E110DE" w14:textId="77777777" w:rsidTr="006E4594">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D29B575" w14:textId="141CB8F8" w:rsidR="00C837E3" w:rsidRDefault="00196CF8" w:rsidP="00B8494A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colectivo e institución de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pertencia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C837E3" w14:paraId="41E110DE" w14:textId="44234D74" w:rsidTr="00196CF8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1595" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71C39510" w14:textId="6F6F4AA2" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="71C39510" w14:textId="6F6F4AA2" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="773A710F" w14:textId="77777777" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="773A710F" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4246" w:type="dxa"/>
+            <w:tcW w:w="2704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18103C2C" w14:textId="77777777" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="18103C2C" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="195F3009" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7557" w14:paraId="6C01C76E" w14:textId="77777777" w:rsidTr="006E4594">
+      <w:tr w:rsidR="00C837E3" w14:paraId="6C01C76E" w14:textId="73C29B63" w:rsidTr="00196CF8">
         <w:trPr>
           <w:trHeight w:val="1109"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="1595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7250E6EB" w14:textId="77BCD351" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="7250E6EB" w14:textId="77BCD351" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Participantes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24B7B025" w14:textId="04430C9C" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="24B7B025" w14:textId="04430C9C" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">DNI (sin </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>letra)/</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> NIE (Letra inicial mayúscula y sin letra final)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4246" w:type="dxa"/>
+            <w:tcW w:w="2704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35ED4F23" w14:textId="5503BA0C" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="35ED4F23" w14:textId="5503BA0C" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nombre y apellidos</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00DF7557" w14:paraId="27C24AB3" w14:textId="77777777" w:rsidTr="006E4594">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BD0282B" w14:textId="2CF0C707" w:rsidR="00C837E3" w:rsidRDefault="00196CF8" w:rsidP="00B8494A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colectivo e institución de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pertencia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C837E3" w14:paraId="27C24AB3" w14:textId="4BA1AF32" w:rsidTr="00196CF8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21A7B8C8" w14:textId="77777777" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="21A7B8C8" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A68A5A0" w14:textId="77777777" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="3A68A5A0" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4246" w:type="dxa"/>
+            <w:tcW w:w="2704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BA6C437" w14:textId="77777777" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
-[...23 lines deleted...]
-          <w:p w14:paraId="7249149B" w14:textId="77777777" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="5BA6C437" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78A872D2" w14:textId="77777777" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="14CAE623" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C837E3" w14:paraId="375DF1BB" w14:textId="46EB7F71" w:rsidTr="00196CF8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1595" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7249149B" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4246" w:type="dxa"/>
+            <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7149CD82" w14:textId="77777777" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
-[...23 lines deleted...]
-          <w:p w14:paraId="4ACF256C" w14:textId="77777777" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="78A872D2" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07DB7595" w14:textId="77777777" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="7149CD82" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4246" w:type="dxa"/>
+            <w:tcW w:w="2443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="093A8456" w14:textId="77777777" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="5384EAC4" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7557" w14:paraId="7A735AD5" w14:textId="77777777" w:rsidTr="006E4594">
+      <w:tr w:rsidR="00C837E3" w14:paraId="24F39B5B" w14:textId="2D2F3D71" w:rsidTr="00196CF8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="1595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="309BA9CE" w14:textId="77777777" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="4ACF256C" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5ECE2311" w14:textId="77777777" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="07DB7595" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4246" w:type="dxa"/>
+            <w:tcW w:w="2704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25243E36" w14:textId="77777777" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
+          <w:p w14:paraId="093A8456" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0854E289" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C837E3" w14:paraId="7A735AD5" w14:textId="3B834403" w:rsidTr="00196CF8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1595" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="309BA9CE" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ECE2311" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25243E36" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35D5014E" w14:textId="77777777" w:rsidR="00C837E3" w:rsidRDefault="00C837E3" w:rsidP="00B8494A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D37662A" w14:textId="50E08265" w:rsidR="00064FA8" w:rsidRDefault="00064FA8" w:rsidP="00B8494A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FF731E2" w14:textId="59419918" w:rsidR="00DF7557" w:rsidRDefault="00DF7557" w:rsidP="00B8494A">
-[...32 lines deleted...]
-    <w:p w14:paraId="2667575E" w14:textId="755CEE94" w:rsidR="00290107" w:rsidRPr="00D341F2" w:rsidRDefault="00E67C06" w:rsidP="003F4111">
+    <w:p w14:paraId="2667575E" w14:textId="10912447" w:rsidR="00290107" w:rsidRPr="006B5858" w:rsidRDefault="00E67C06" w:rsidP="006B5858">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360"/>
-        <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D341F2">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B5858">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>Acrónimo del equipo y descripción de</w:t>
       </w:r>
-      <w:r w:rsidR="008A2432" w:rsidRPr="00D341F2">
+      <w:r w:rsidR="008A2432" w:rsidRPr="006B5858">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">l mismo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D341F2">
+      <w:r w:rsidRPr="006B5858">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BA1315" w14:textId="0D4A3190" w:rsidR="008C60FE" w:rsidRDefault="00E67C06" w:rsidP="00290107">
+    <w:p w14:paraId="4ECDAD55" w14:textId="2B0DC221" w:rsidR="00E55AFD" w:rsidRPr="005F5618" w:rsidRDefault="00E55AFD" w:rsidP="001051CD">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5618">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indique el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5618">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>acrónimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5618">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del EICE y una breve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5618">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>descripción</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5618">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del equipo</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5618">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A86048" w14:textId="3F40E5C7" w:rsidR="00E55AFD" w:rsidRDefault="00E55AFD" w:rsidP="001051CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5618">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Ejemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="001051CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5618">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5618">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005F5618">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>AECIVI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5618">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5618">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>El aprendizaje autónomo y su evaluación en la enseñanza de ciencias de la vida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FF3D6E" w14:textId="61E42BB8" w:rsidR="001051CD" w:rsidRPr="001051CD" w:rsidRDefault="001051CD" w:rsidP="001051CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001051CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>UNIDD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001051CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universidad, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001051CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>INvestigación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001051CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, Docencia y Disciplinas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658F8345" w14:textId="7BFB454F" w:rsidR="00290107" w:rsidRPr="00D341F2" w:rsidRDefault="008A2432" w:rsidP="00290107">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="225" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D341F2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Señale el acrónimo del </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A2432" w:rsidRPr="00D341F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C60FE">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>equipo y la descripción de dicha denominación</w:t>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F76DBF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A2432" w:rsidRPr="00D341F2">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="008C60FE">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">ara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008C60FE">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D341F2">
+        <w:t>ortientarse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008C60FE">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C60FE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76DBF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F76DBF">
+        <w:t xml:space="preserve"> puede consultar</w:t>
+      </w:r>
+      <w:r w:rsidR="008C60FE">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C60FE">
+        <w:t xml:space="preserve"> est</w:t>
+      </w:r>
+      <w:r w:rsidR="00976A69">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">ara </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> esta </w:t>
+        <w:t xml:space="preserve">e enlace a la </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="008C60FE" w:rsidRPr="008C60FE">
+        <w:r w:rsidR="00976A69" w:rsidRPr="00976A69">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
             <w:iCs/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t xml:space="preserve">tabla </w:t>
+          <w:t>web de los EICE</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F76DBF">
+      <w:r w:rsidR="00E55AFD">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">de ejemplos de </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F76DBF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00976A69">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">acrónimos </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C60FE">
+        <w:t>donde encontrará una tabla con</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76DBF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> ejemplos de acrónimos </w:t>
+      </w:r>
       <w:r w:rsidR="008C60FE">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>y</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidR="008C60FE">
+        <w:t xml:space="preserve">y descripciones </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55AFD" w:rsidRPr="00E55AFD">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> descripciones de EICE, con enfoques diversos en innovación educativa).</w:t>
+        <w:t>correspondientes a equipos con diferentes enfoques de innovación e investigación educativa</w:t>
+      </w:r>
+      <w:r w:rsidR="008C60FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DABCAE7" w14:textId="3EA8ADCB" w:rsidR="00290107" w:rsidRPr="00D341F2" w:rsidRDefault="00290107" w:rsidP="00290107">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1677"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5293DBC7" w14:textId="77777777" w:rsidR="00290107" w:rsidRPr="00D341F2" w:rsidRDefault="00290107" w:rsidP="00290107">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1677"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D6355A9" w14:textId="0AB5209A" w:rsidR="00290107" w:rsidRPr="00D341F2" w:rsidRDefault="003A65AA" w:rsidP="00F76DBF">
+    <w:p w14:paraId="0D6355A9" w14:textId="7F746BCB" w:rsidR="00290107" w:rsidRPr="006B5858" w:rsidRDefault="00E33610" w:rsidP="006B5858">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:after="240"/>
-        <w:ind w:left="425" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D341F2">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>Justificación</w:t>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00976A69" w:rsidRPr="006B5858">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ontextualización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00516099">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>necesidad de mejora</w:t>
+      </w:r>
+      <w:r w:rsidR="0047547E" w:rsidRPr="006B5858">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y alineación con </w:t>
+      </w:r>
+      <w:r w:rsidR="002C6810">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>la docenc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="002C6810">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>a de calidad</w:t>
+      </w:r>
+      <w:r w:rsidR="0047547E" w:rsidRPr="006B5858">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78015430" w14:textId="04BAD246" w:rsidR="00F76DBF" w:rsidRPr="00113568" w:rsidRDefault="00F76DBF" w:rsidP="00F76DBF">
+    <w:p w14:paraId="34B6A7A5" w14:textId="275C9B8E" w:rsidR="006D5EC5" w:rsidRDefault="0058148B" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describa y justifique la línea de trabajo que desarrollará el EICE durante el curso académico, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contextualizando</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la necesidad o reto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al que responde, las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evidencias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que la sustentan, el valor añadido que aporta el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trabajo colaborativo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del equipo y su </w:t>
+      </w:r>
+      <w:r w:rsidR="002C6810" w:rsidRPr="002C6810">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contribución a la </w:t>
+      </w:r>
+      <w:r w:rsidR="002C6810" w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mejora de la docencia</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33610">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A64BE" w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La propuesta deberá enmarcarse en una o más dimensiones de la docencia de calidad</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006A64BE" w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alineadas con el </w:t>
+      </w:r>
+      <w:r w:rsidR="006A64BE" w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marco de Desarrollo Profesional Docente de la UPV (MDPD_UPV)</w:t>
+      </w:r>
+      <w:r w:rsidR="006A64BE" w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y con los estándares de calidad del programa </w:t>
+      </w:r>
+      <w:r w:rsidR="006A64BE" w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DOCENTIA</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="006A64BE" w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UPV</w:t>
+      </w:r>
+      <w:r w:rsidR="006A64BE" w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBFD831" w14:textId="77777777" w:rsidR="002E42B2" w:rsidRDefault="002E42B2" w:rsidP="005C4C41">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5AD3F2" w14:textId="7E889D60" w:rsidR="002E42B2" w:rsidRPr="006A64BE" w:rsidRDefault="002E42B2" w:rsidP="005C4C41">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para ello, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5EC5" w:rsidRPr="006D5EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>complete los siguientes apartados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E857331" w14:textId="441197AB" w:rsidR="006254B0" w:rsidRPr="0058148B" w:rsidRDefault="006254B0" w:rsidP="006D5EC5">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="425" w:hanging="425"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00113568">
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058148B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-[...3 lines deleted...]
-        <w:t>Creación de un nuevo equipo</w:t>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>Contexto educativo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0DAA13" w14:textId="21958024" w:rsidR="00D341F2" w:rsidRPr="00F76DBF" w:rsidRDefault="00F76DBF" w:rsidP="00F76DBF">
+    <w:p w14:paraId="63C47456" w14:textId="594A4561" w:rsidR="00A13F75" w:rsidRPr="005C4C41" w:rsidRDefault="006254B0" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describa el contexto o contextos educativos en los que se sitúa la actividad del equipo, indicando, cuando proceda, las titulaciones, asignaturas, cursos y estructuras responsables de título (ERT) implicadas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13F75" w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11548B29" w14:textId="318C9696" w:rsidR="00DB617F" w:rsidRPr="009143FE" w:rsidRDefault="00DB617F" w:rsidP="00DB617F">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1677"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:iCs/>
-[...171 lines deleted...]
-        <w:t>quipo.</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009143FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Pregunta orientadora: ¿En qué contexto educativo se sitúa la problemática o necesidad detectada y qué asignaturas, titulaciones, cursos o estructuras están implicadas?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F61B253" w14:textId="65DFABDD" w:rsidR="00F76DBF" w:rsidRPr="00F76DBF" w:rsidRDefault="00F76DBF" w:rsidP="00F76DBF">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="44BB2EB4" w14:textId="5BFB8F86" w:rsidR="003D08AA" w:rsidRPr="005C4C41" w:rsidRDefault="003D08AA" w:rsidP="006254B0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50D13758" w14:textId="054500B1" w:rsidR="00F76DBF" w:rsidRPr="00F76DBF" w:rsidRDefault="00F76DBF" w:rsidP="00F76DBF">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5CBDE33E" w14:textId="668CBFDC" w:rsidR="003D08AA" w:rsidRPr="00DB617F" w:rsidRDefault="003D08AA" w:rsidP="006254B0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="433831FC" w14:textId="5DE2666A" w:rsidR="00F76DBF" w:rsidRPr="00F76DBF" w:rsidRDefault="00F76DBF" w:rsidP="00F76DBF">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="40A948C4" w14:textId="6833B49B" w:rsidR="003D08AA" w:rsidRDefault="003D08AA" w:rsidP="006254B0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="517FD07D" w14:textId="2F6E3F67" w:rsidR="00F76DBF" w:rsidRPr="00F76DBF" w:rsidRDefault="00F76DBF" w:rsidP="00F76DBF">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="22A49BAA" w14:textId="77777777" w:rsidR="00377CE2" w:rsidRDefault="00377CE2" w:rsidP="006254B0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:b/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33830CCA" w14:textId="368F687C" w:rsidR="00F76DBF" w:rsidRPr="00113568" w:rsidRDefault="00F76DBF" w:rsidP="00F76DBF">
+    <w:p w14:paraId="19F852CA" w14:textId="77777777" w:rsidR="003D08AA" w:rsidRPr="006254B0" w:rsidRDefault="003D08AA" w:rsidP="006254B0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319659F9" w14:textId="2894E11A" w:rsidR="006254B0" w:rsidRPr="0058148B" w:rsidRDefault="006254B0" w:rsidP="006B5858">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00113568">
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058148B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-[...3 lines deleted...]
-        <w:t>Reactivación de un equipo previamente existente</w:t>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>Necesidad de mejora</w:t>
+      </w:r>
+      <w:r w:rsidR="001F26A6" w:rsidRPr="0058148B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y evidencias que la sustentan </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D9EB3E" w14:textId="732514D3" w:rsidR="00290107" w:rsidRPr="00F76DBF" w:rsidRDefault="00F76DBF" w:rsidP="00F76DBF">
+    <w:p w14:paraId="07B7279F" w14:textId="228F874F" w:rsidR="00DB617F" w:rsidRPr="005C4C41" w:rsidRDefault="00255B79" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifique la problemática, necesidad, reto u oportunidad de mejora docente que motiva la actividad del EICE. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describa y justifique la situación de partida aportando evidencias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>permitan caracterizarla y fundamentar la necesidad identificada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Siempre que sea posible, apoye esta descripción en datos o indicadores concretos (por ejemplo, resultados académicos, tasas de rendimiento, resultados de encuestas, incidencias detectadas en las ERT, observaciones sistemáticas, proyectos previos, informes de seguimiento u otras fuentes de información pertinentes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C55769" w14:textId="4B162C58" w:rsidR="00DB617F" w:rsidRPr="00255B79" w:rsidRDefault="00DB617F" w:rsidP="006D5EC5">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1677"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-[...115 lines deleted...]
-        <w:t>educativa.</w:t>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009143FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Pregunta orientadora:</w:t>
+      </w:r>
+      <w:r w:rsidR="003E51B6" w:rsidRPr="009143FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ¿Qué necesidad, problema o reto se ha identificado y qué evidencias justifican su relevancia y la necesidad de abordarlo?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8ABFA8" w14:textId="51E77376" w:rsidR="008C60FE" w:rsidRPr="00F76DBF" w:rsidRDefault="008C60FE" w:rsidP="00F76DBF">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="7DB220CA" w14:textId="35A0E357" w:rsidR="004D3791" w:rsidRPr="005C4C41" w:rsidRDefault="004D3791" w:rsidP="001F26A6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D5321C2" w14:textId="77777777" w:rsidR="00F76DBF" w:rsidRPr="00600B3A" w:rsidRDefault="00F76DBF" w:rsidP="00600B3A">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="1D0220DF" w14:textId="77777777" w:rsidR="00DB617F" w:rsidRPr="00DB617F" w:rsidRDefault="00DB617F" w:rsidP="001F26A6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="658DAAA6" w14:textId="77777777" w:rsidR="00F76DBF" w:rsidRPr="00600B3A" w:rsidRDefault="00F76DBF" w:rsidP="00600B3A">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="487786C2" w14:textId="2C79A58E" w:rsidR="00DB617F" w:rsidRDefault="00DB617F" w:rsidP="001F26A6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E5DF83A" w14:textId="7A3CBC8C" w:rsidR="00F76DBF" w:rsidRPr="00600B3A" w:rsidRDefault="00F76DBF" w:rsidP="00F76DBF">
+    <w:p w14:paraId="51D113B3" w14:textId="5CED8F12" w:rsidR="00DB617F" w:rsidRDefault="00DB617F" w:rsidP="001F26A6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20968599" w14:textId="4F493261" w:rsidR="00DB617F" w:rsidRDefault="00DB617F" w:rsidP="001F26A6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1855EDFA" w14:textId="33974BFD" w:rsidR="00377CE2" w:rsidRDefault="00377CE2" w:rsidP="001F26A6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373C81F6" w14:textId="77777777" w:rsidR="00DB617F" w:rsidRDefault="00DB617F" w:rsidP="001F26A6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059F1413" w14:textId="32E082D9" w:rsidR="00A20E5D" w:rsidRPr="0058148B" w:rsidRDefault="00A20E5D" w:rsidP="00377CE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00600B3A">
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058148B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Alineación con el Marco de Desarrollo Académico Docente (MDAD)</w:t>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>Valor añadido del trabajo colaborativo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA625FC" w14:textId="65C87DF7" w:rsidR="008C60FE" w:rsidRPr="00364910" w:rsidRDefault="008C60FE" w:rsidP="008C60FE">
-      <w:pPr>
+    <w:p w14:paraId="2D387AFE" w14:textId="5866FCF5" w:rsidR="00A20E5D" w:rsidRPr="005C4C41" w:rsidRDefault="00A20E5D" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Justifique por qué la respuesta a la necesidad identificada requiere el trabajo coordinado de un equipo estable y qué aportan los distintos miembros a la consecución de los objetivos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02032AB6" w14:textId="3F81B826" w:rsidR="00377CE2" w:rsidRPr="005C4C41" w:rsidRDefault="00377CE2" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta orientadora: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>¿</w:t>
+      </w:r>
+      <w:r w:rsidR="009143FE" w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009143FE" w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Por</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009143FE" w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qué la necesidad identificada requiere la creación de un EICE y qué valor añadido aporta el trabajo colaborativo del equipo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB770FC" w14:textId="7E9F2A83" w:rsidR="006254B0" w:rsidRPr="005C4C41" w:rsidRDefault="006254B0" w:rsidP="006254B0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF65AE2" w14:textId="29098CDC" w:rsidR="00DB617F" w:rsidRPr="00377CE2" w:rsidRDefault="00DB617F" w:rsidP="006254B0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E6D9807" w14:textId="7D6E4903" w:rsidR="00DB617F" w:rsidRDefault="00DB617F" w:rsidP="006254B0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF3FDB1" w14:textId="77777777" w:rsidR="00DB617F" w:rsidRDefault="00DB617F" w:rsidP="006254B0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225A6AEE" w14:textId="75E3B5E6" w:rsidR="001F26A6" w:rsidRPr="0058148B" w:rsidRDefault="00E33610" w:rsidP="0058148B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33610">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dimensión </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">principal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33610">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>de la docencia de calidad a la que contribuye el EICE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675B7AF7" w14:textId="3F84B053" w:rsidR="002C6810" w:rsidRDefault="002C6810" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F76DBF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6810">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F76DBF" w:rsidRPr="00F76DBF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seleccione la dimensión principal de la docencia de calidad con la que se relaciona la necesidad identificada y justifique brevemente esta elección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606D4501" w14:textId="700289ED" w:rsidR="00E33610" w:rsidRPr="002C6810" w:rsidRDefault="00E33610" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F76DBF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33610">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las siguientes dimensiones representan ámbitos clave de la docencia de calidad y están alineadas con el Marco de Desarrollo Profesional Docente de la UPV (MDPD-UPV), referente institucional para el desarrollo profesional docente, así como con los estándares de calidad del programa DOCENTIA-UPV. El MDPD-UPV toma como referencia el Marco de Desarrollo Académico Docente (MDAD) </w:t>
+      </w:r>
+      <w:r w:rsidR="006346A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de REDU </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33610">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>para orientar la mejora y progresión de la práctica docente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33610">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F76DBF" w:rsidRPr="00F76DBF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C119AEE" w14:textId="510D9196" w:rsidR="0047547E" w:rsidRPr="005C4C41" w:rsidRDefault="0047547E" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F76DBF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4C41">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F76DBF" w:rsidRPr="00F76DBF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las dimensiones son: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7189A1" w14:textId="77777777" w:rsidR="0047547E" w:rsidRPr="005C4C41" w:rsidRDefault="0047547E" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00F76DBF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4C41">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F76DBF">
+      <w:r w:rsidRPr="005C4C41">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Diseño curricular coherente y valioso</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70ACA2F1" w14:textId="77777777" w:rsidR="008C60FE" w:rsidRPr="00F76DBF" w:rsidRDefault="008C60FE" w:rsidP="008C60FE">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="50B9D847" w14:textId="77777777" w:rsidR="0047547E" w:rsidRPr="005C4C41" w:rsidRDefault="0047547E" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F76DBF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4C41">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F76DBF">
+      <w:r w:rsidRPr="005C4C41">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aprendizaje activo y constructivo: metodologías de enseñanza-aprendizaje</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F3E399" w14:textId="77777777" w:rsidR="008C60FE" w:rsidRPr="00F76DBF" w:rsidRDefault="008C60FE" w:rsidP="008C60FE">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="04AB0020" w14:textId="77777777" w:rsidR="0047547E" w:rsidRPr="005C4C41" w:rsidRDefault="0047547E" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F76DBF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4C41">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F76DBF">
+      <w:r w:rsidRPr="005C4C41">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Enseñanza para la autonomía y autorregulación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6F3BBA" w14:textId="77777777" w:rsidR="008C60FE" w:rsidRPr="00F76DBF" w:rsidRDefault="008C60FE" w:rsidP="008C60FE">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="2F30876B" w14:textId="77777777" w:rsidR="0047547E" w:rsidRPr="005C4C41" w:rsidRDefault="0047547E" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F76DBF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4C41">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>D4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F76DBF">
+      <w:r w:rsidRPr="005C4C41">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Clima e interacción</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22530B90" w14:textId="77777777" w:rsidR="008C60FE" w:rsidRPr="00F76DBF" w:rsidRDefault="008C60FE" w:rsidP="008C60FE">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="73C7EBC2" w14:textId="77777777" w:rsidR="0047547E" w:rsidRPr="005C4C41" w:rsidRDefault="0047547E" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F76DBF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4C41">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F76DBF">
+      <w:r w:rsidRPr="005C4C41">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Evaluación como aprendizaje</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EF679B" w14:textId="77777777" w:rsidR="008C60FE" w:rsidRPr="00F76DBF" w:rsidRDefault="008C60FE" w:rsidP="008C60FE">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="4BAAAA65" w14:textId="4B95B44E" w:rsidR="00E33610" w:rsidRPr="006A64BE" w:rsidRDefault="0047547E" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F76DBF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4C41">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F76DBF">
+      <w:r w:rsidRPr="005C4C41">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entornos de aprendizaje</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09668C6A" w14:textId="6FDB1E08" w:rsidR="008C60FE" w:rsidRPr="00F76DBF" w:rsidRDefault="00F76DBF" w:rsidP="00F76DBF">
-[...70 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="18E3BBF9" w14:textId="73AF08E2" w:rsidR="006A64BE" w:rsidRPr="006A64BE" w:rsidRDefault="0047547E" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F76DBF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A64BE">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Para más información sobre estas dimensiones, podéis consultar el Anexo de la propia </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Para más información sobre estas dimensiones, p</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82511" w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uede consultar la </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00F76DBF">
+        <w:r w:rsidR="00C82511" w:rsidRPr="006A64BE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-            <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>convocatoria A+D 2025.</w:t>
+          <w:t>web de los PIME</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C82511" w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y, en particular, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Anexo de la propia convocatoria A+D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82511" w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-      </w:pPr>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82511" w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>donde se describen las distintas dimensiones y se incluyen referencias bibliográficas para profundizar en ellas.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="64A07AC7" w14:textId="7B9313A2" w:rsidR="0033656A" w:rsidRDefault="0033656A" w:rsidP="00290107">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1BA98E0B" w14:textId="77777777" w:rsidR="006A64BE" w:rsidRDefault="00377CE2" w:rsidP="006D5EC5">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A64BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A continuación, describa la línea de trabajo en innovación y/o investigación docente que desarrollará el equipo para contribuir a la mejora de dicha dimensión, indicando los principales aspectos sobre los que pretende avanzar y, en su caso, señale otras dimensiones secundarias sobre las que también podrá tener impacto.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="54652AE8" w14:textId="77777777" w:rsidR="0033656A" w:rsidRPr="00D341F2" w:rsidRDefault="0033656A" w:rsidP="00290107">
-[...57 lines deleted...]
-    <w:p w14:paraId="5FD468CA" w14:textId="77777777" w:rsidR="001239DB" w:rsidRPr="00EA1378" w:rsidRDefault="001239DB" w:rsidP="00290107">
+    <w:p w14:paraId="39D5FBEE" w14:textId="11B3893E" w:rsidR="00377CE2" w:rsidRPr="006A64BE" w:rsidRDefault="00377CE2" w:rsidP="006D5EC5">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Defina los objetivos que se marca el equipo para el curso académico. </w:t>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Pregunta orientadora: ¿</w:t>
+      </w:r>
+      <w:r w:rsidR="0086545D" w:rsidRPr="004F1D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Qué dimensión</w:t>
+      </w:r>
+      <w:r w:rsidR="006346A9" w:rsidRPr="006346A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la docencia de calidad se relaciona con la necesidad identificada y cómo contribuirá la línea de trabajo propuesta a su mejora?</w:t>
+      </w:r>
+      <w:r w:rsidR="006346A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6100A3F9" w14:textId="7943963D" w:rsidR="00290107" w:rsidRPr="00EA1378" w:rsidRDefault="001239DB" w:rsidP="00290107">
+    <w:p w14:paraId="1C0F321A" w14:textId="0E01C8EB" w:rsidR="005C4C41" w:rsidRDefault="005C4C41" w:rsidP="00290107">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1677"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="122B305D" w14:textId="35E713AE" w:rsidR="00290107" w:rsidRPr="00D341F2" w:rsidRDefault="00290107" w:rsidP="00290107">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1677"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DEB253F" w14:textId="45DFE058" w:rsidR="00290107" w:rsidRPr="00D341F2" w:rsidRDefault="003A65AA" w:rsidP="00377CE2">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="360"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D341F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Objetivos</w:t>
+      </w:r>
+      <w:r w:rsidR="00976A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D446F5" w14:textId="77777777" w:rsidR="004F1D64" w:rsidRPr="00F93622" w:rsidRDefault="004F1D64" w:rsidP="00F93622">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F93622">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Defina los objetivos que se propone alcanzar el equipo durante el curso académico en relación con la necesidad de mejora identificada y la línea de trabajo planteada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B30DC1" w14:textId="77777777" w:rsidR="004F1D64" w:rsidRPr="00F93622" w:rsidRDefault="004F1D64" w:rsidP="004F1D64">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:t>Los objetivos deben ser claros, específicos y alcanzables, orientados a la mejora del proceso de enseñanza y aprendizaje del estudiantado, y alineados con el enfoque de innovación educativa que guiará el trabajo del equipo.</w:t>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F93622">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Los objetivos deben ser claros, específicos, alcanzables y orientados a la mejora de los procesos de enseñanza y aprendizaje. Asimismo, deberán formularse de manera que permitan valorar su grado de consecución al finalizar el curso académico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E7958D" w14:textId="205A4B26" w:rsidR="001239DB" w:rsidRPr="00EA1378" w:rsidRDefault="001239DB" w:rsidP="00290107">
+    <w:p w14:paraId="61237C8E" w14:textId="206EA406" w:rsidR="004F1D64" w:rsidRPr="00F93622" w:rsidRDefault="00F5112A" w:rsidP="004F1D64">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:t>Se recomienda que los objetivos estén formulados de manera que permitan su seguimiento y evaluación al final del curso.</w:t>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se recomienda definir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>entre dos y cuatro objetivos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, alineados con la necesidad de mejora identificada, la dimensión de la docencia de calidad seleccionada y la línea de trabajo propuesta.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1D64" w:rsidRPr="00F93622">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cuando la naturaleza de la propuesta lo justifique, podrá incorporarse una o varias preguntas de investigación educativa asociadas a dichos objetivos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709F693C" w14:textId="77777777" w:rsidR="00290107" w:rsidRPr="00D341F2" w:rsidRDefault="00290107" w:rsidP="00290107">
+    <w:p w14:paraId="296E2C74" w14:textId="77777777" w:rsidR="004F1D64" w:rsidRPr="005C4C41" w:rsidRDefault="004F1D64" w:rsidP="004F1D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Los objetivos deben describir los resultados o avances que se pretende alcanzar, y no las actividades que se llevarán a cabo para lograrlos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02AC21F4" w14:textId="77777777" w:rsidR="004F1D64" w:rsidRPr="00F93622" w:rsidRDefault="004F1D64" w:rsidP="008D70DD">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F93622">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ejemplo de objetivo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209F4FE1" w14:textId="77777777" w:rsidR="004F1D64" w:rsidRPr="00F93622" w:rsidRDefault="004F1D64" w:rsidP="008D70DD">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F93622">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Analizar los factores que dificultan la autorregulación del aprendizaje del estudiantado de primer curso y diseñar una estrategia de intervención basada en evaluación formativa para su mejora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC83419" w14:textId="77777777" w:rsidR="004F1D64" w:rsidRPr="00F93622" w:rsidRDefault="004F1D64" w:rsidP="008D70DD">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F93622">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ejemplo de pregunta de investigación asociada:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8366E5" w14:textId="77777777" w:rsidR="004F1D64" w:rsidRPr="00F93622" w:rsidRDefault="004F1D64" w:rsidP="008D70DD">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F93622">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>¿Cómo influye la incorporación de estrategias de evaluación formativa en la autorregulación y el rendimiento académico del estudiantado de primer curso?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050F216F" w14:textId="77777777" w:rsidR="004F1D64" w:rsidRPr="00F93622" w:rsidRDefault="004F1D64" w:rsidP="008D70DD">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F93622">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ejemplo de actividad (no constituye un objetivo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648B633C" w14:textId="30824251" w:rsidR="004F1D64" w:rsidRPr="00F93622" w:rsidRDefault="004F1D64" w:rsidP="008D70DD">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F93622">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Realizar reuniones de coordinación entre el profesorado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726E0FB0" w14:textId="035CC73B" w:rsidR="005E655D" w:rsidRPr="001E024D" w:rsidRDefault="005E655D" w:rsidP="001E024D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1677"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1953D251" w14:textId="3FB82386" w:rsidR="005E655D" w:rsidRDefault="005E655D" w:rsidP="00290107">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1677"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E952493" w14:textId="6333B4F4" w:rsidR="00290107" w:rsidRDefault="00290107" w:rsidP="00290107">
+    <w:p w14:paraId="1637AB11" w14:textId="70AA676A" w:rsidR="005E655D" w:rsidRDefault="005E655D" w:rsidP="00290107">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1677"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51B1D2AD" w14:textId="2DEC0F1D" w:rsidR="0033656A" w:rsidRDefault="0033656A" w:rsidP="00290107">
+    <w:p w14:paraId="5ECBC0C7" w14:textId="77777777" w:rsidR="00C548AF" w:rsidRPr="00F93622" w:rsidRDefault="00C548AF" w:rsidP="00F93622">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1677"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AA8E5F5" w14:textId="77777777" w:rsidR="00290107" w:rsidRPr="00D341F2" w:rsidRDefault="00290107" w:rsidP="00290107">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1677"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="540CA453" w14:textId="1323C867" w:rsidR="0033656A" w:rsidRDefault="0033656A" w:rsidP="00290107">
+    <w:p w14:paraId="0376D722" w14:textId="77777777" w:rsidR="00D96C74" w:rsidRPr="00D341F2" w:rsidRDefault="00D96C74" w:rsidP="00290107">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1677"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ECBC0C7" w14:textId="77777777" w:rsidR="00C548AF" w:rsidRPr="00D341F2" w:rsidRDefault="00C548AF" w:rsidP="00290107">
-[...44 lines deleted...]
-    <w:p w14:paraId="60B17EDB" w14:textId="7811E66B" w:rsidR="00290107" w:rsidRPr="00D341F2" w:rsidRDefault="003A65AA" w:rsidP="001C2489">
+    <w:p w14:paraId="60B17EDB" w14:textId="7811E66B" w:rsidR="00290107" w:rsidRPr="00D341F2" w:rsidRDefault="003A65AA" w:rsidP="00377CE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D341F2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Plan de trabajo</w:t>
       </w:r>
       <w:r w:rsidR="005951BB">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> anual</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362EA9DC" w14:textId="77777777" w:rsidR="00C548AF" w:rsidRPr="00EA1378" w:rsidRDefault="00C548AF" w:rsidP="00C548AF">
+    <w:p w14:paraId="198D24D1" w14:textId="2896E49C" w:rsidR="00F5112A" w:rsidRDefault="005E655D" w:rsidP="00F5112A">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describa las principales </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>actividades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que se llevarán a cabo para alcanzar los objetivos definidos por el equipo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5112A" w:rsidRPr="00F5112A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5112A" w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e incluya un </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5112A" w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cronograma</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5112A" w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que refleje su planificación temporal a lo largo del curso académico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382F0634" w14:textId="19948259" w:rsidR="005E655D" w:rsidRPr="00F5112A" w:rsidRDefault="005E655D" w:rsidP="005E655D">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indique cómo se organizará el trabajo del equipo, especificando la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>distribución de responsabilidades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y, en su caso, las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>funciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diferenciadas previstas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFDEEBA" w14:textId="7F0DC04B" w:rsidR="005E655D" w:rsidRPr="003265B8" w:rsidRDefault="005E655D" w:rsidP="005E655D">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003265B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Calibri" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Nota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003265B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Calibri" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E655D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Calibri" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las actividades deben describir las acciones que se llevarán a cabo para alcanzar los objetivos planteados, mientras que los objetivos deben reflejar los resultados o avances que se pretende conseguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E33A27" w14:textId="18D58C12" w:rsidR="0033656A" w:rsidRDefault="0033656A" w:rsidP="00290107">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1677"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778923EA" w14:textId="395AA86C" w:rsidR="0033656A" w:rsidRDefault="0033656A" w:rsidP="00290107">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1677"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65FBFE0A" w14:textId="77777777" w:rsidR="00B4744B" w:rsidRDefault="00B4744B" w:rsidP="00290107">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1677"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388D2AF2" w14:textId="77777777" w:rsidR="00F5112A" w:rsidRPr="00D341F2" w:rsidRDefault="00F5112A" w:rsidP="00290107">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1677"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A29BC86" w14:textId="07A0AF24" w:rsidR="00290107" w:rsidRPr="00D341F2" w:rsidRDefault="00F5112A" w:rsidP="00377CE2">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="360"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Resultados esperados y potencial i</w:t>
+      </w:r>
+      <w:r w:rsidR="003A65AA" w:rsidRPr="00D341F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>mpacto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A132AD" w14:textId="77777777" w:rsidR="00852F11" w:rsidRDefault="00852F11" w:rsidP="00FE4752">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Calibri" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664CC55C" w14:textId="73DCC81C" w:rsidR="00852F11" w:rsidRPr="00F5112A" w:rsidRDefault="00B4744B" w:rsidP="00FE4752">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4744B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describa los resultados esperados como consecuencia del trabajo desarrollado por el equipo y su potencial contribución a la mejora de la enseñanza y el aprendizaje</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4752" w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B105B2A" w14:textId="77777777" w:rsidR="003265B8" w:rsidRPr="003265B8" w:rsidRDefault="003265B8" w:rsidP="00FE4752">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003265B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6.1. Resultados esperados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31014601" w14:textId="77777777" w:rsidR="00B4744B" w:rsidRDefault="00852F11" w:rsidP="00FE4752">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describa los principales </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> detallado que refleje la planificación temporal a lo largo del curso académico, así como los recursos necesarios (materiales, tecnológicos, formativos, etc.).</w:t>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que se espera obtener al finalizar el curso académico como consecuencia del trabajo realizado por el equipo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145C8C73" w14:textId="5A1892D8" w:rsidR="00290107" w:rsidRPr="00EA1378" w:rsidRDefault="00C548AF" w:rsidP="00C548AF">
+    <w:p w14:paraId="3E85D4A3" w14:textId="7B2AB8D2" w:rsidR="00852F11" w:rsidRPr="00F5112A" w:rsidRDefault="00852F11" w:rsidP="00FE4752">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indique su relación con los objetivos planteados y l</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA1378">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00F5112A" w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evidencias</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicadores </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>que permitirán valorar su grado de consecución.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D84D90A" w14:textId="77777777" w:rsidR="00290107" w:rsidRPr="00D341F2" w:rsidRDefault="00290107" w:rsidP="00463FE6">
-[...92 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="55BC5906" w14:textId="10435E5F" w:rsidR="003265B8" w:rsidRPr="00FE4752" w:rsidRDefault="003265B8" w:rsidP="00FE4752">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:iCs/>
-          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA1378">
-[...3 lines deleted...]
-          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:r w:rsidRPr="00FE4752">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Señale los </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EA1378">
+        <w:t>Pregunta orientadora: ¿Qué productos, evidencias, recursos, conocimientos</w:t>
+      </w:r>
+      <w:r w:rsidR="00852F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, propuestas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00852F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4752">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mejora</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00852F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o avances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4752">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concret</w:t>
+      </w:r>
+      <w:r w:rsidR="00852F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4752">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>s espera generar el equipo al finalizar el curso</w:t>
+      </w:r>
+      <w:r w:rsidR="00852F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> académico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4752">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6E3A8E" w14:textId="18E755A1" w:rsidR="00FE4752" w:rsidRDefault="00FE4752" w:rsidP="003265B8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>resultados</w:t>
-[...5 lines deleted...]
-          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCCBCFA" w14:textId="77777777" w:rsidR="00B4744B" w:rsidRDefault="00B4744B" w:rsidP="003265B8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EA1378">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B6C9B5" w14:textId="77777777" w:rsidR="00852F11" w:rsidRPr="00FE4752" w:rsidRDefault="00852F11" w:rsidP="003265B8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> productos esperados</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633F743F" w14:textId="5608B702" w:rsidR="003265B8" w:rsidRPr="003265B8" w:rsidRDefault="003265B8" w:rsidP="00FE4752">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> como resultado del trabajo del equipo. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="003265B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1A6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Potencial i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003265B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>mpacto</w:t>
+      </w:r>
+      <w:r w:rsidR="00852F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y transferencia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B78B6C" w14:textId="5B57BBF0" w:rsidR="00290107" w:rsidRPr="00EA1378" w:rsidRDefault="00C548AF" w:rsidP="00C548AF">
+    <w:p w14:paraId="2F1F80B5" w14:textId="7DD6ED4D" w:rsidR="00852F11" w:rsidRPr="00F5112A" w:rsidRDefault="00852F11" w:rsidP="00852F11">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describa el</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4744B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4744B" w:rsidRPr="00B4744B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>impacto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">potencial </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4744B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los resultados obtenidos sobre la enseñanza y el aprendizaje y justifique su potencial de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>transferencia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00914F5D" w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="00914F5D" w:rsidRPr="00B4744B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aplicación</w:t>
+      </w:r>
+      <w:r w:rsidR="00914F5D" w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otros contextos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A574AB" w14:textId="30D57D00" w:rsidR="00852F11" w:rsidRPr="00852F11" w:rsidRDefault="003265B8" w:rsidP="00852F11">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4752">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregunta orientadora: </w:t>
+      </w:r>
+      <w:r w:rsidR="00852F11" w:rsidRPr="00852F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>¿Qué mejoras o beneficios podrían derivarse de los resultados obtenidos y en qué medida podrían ser útiles o adaptables para otros equipos docentes, titulaciones, centros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4752">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F29628" w14:textId="72774DAD" w:rsidR="005D19AA" w:rsidRDefault="005D19AA" w:rsidP="00290107">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1677"/>
         </w:tabs>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...48 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5146DCDB" w14:textId="26939035" w:rsidR="0033656A" w:rsidRDefault="0033656A" w:rsidP="00290107">
+    <w:p w14:paraId="65EBDB2F" w14:textId="4AF792C2" w:rsidR="005D19AA" w:rsidRDefault="005D19AA" w:rsidP="00290107">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1677"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06100225" w14:textId="68235F1B" w:rsidR="0033656A" w:rsidRDefault="0033656A" w:rsidP="00290107">
+    <w:p w14:paraId="16C60BE6" w14:textId="46C32DDA" w:rsidR="005C4C41" w:rsidRDefault="005C4C41" w:rsidP="00290107">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1677"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3004874B" w14:textId="38C72515" w:rsidR="00600B3A" w:rsidRDefault="00600B3A" w:rsidP="00290107">
+    <w:p w14:paraId="0518FE4B" w14:textId="77777777" w:rsidR="005D19AA" w:rsidRPr="00D341F2" w:rsidRDefault="005D19AA" w:rsidP="00290107">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1677"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="4AE6727E" w14:textId="77777777" w:rsidR="00600B3A" w:rsidRDefault="00600B3A" w:rsidP="00290107">
-[...23 lines deleted...]
-    <w:p w14:paraId="27448581" w14:textId="761FF141" w:rsidR="00290107" w:rsidRPr="00D341F2" w:rsidRDefault="003A65AA" w:rsidP="001C2489">
+    <w:p w14:paraId="27448581" w14:textId="303DA45D" w:rsidR="00290107" w:rsidRPr="00D341F2" w:rsidRDefault="00E33C6C" w:rsidP="00377CE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D341F2">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Información curricular relevante en materia de innovación educativa </w:t>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trayectoria </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4744B" w:rsidRPr="00B4744B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Candara" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>y experiencia previa del equipo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADF7F44" w14:textId="77777777" w:rsidR="00F21AFC" w:rsidRPr="00A75A56" w:rsidRDefault="0026601A" w:rsidP="00DE1AA6">
-[...8 lines deleted...]
-        <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="0B87D943" w14:textId="1396FBA1" w:rsidR="003C721B" w:rsidRPr="00F5112A" w:rsidRDefault="003C721B" w:rsidP="00B4744B">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="120" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-          <w:szCs w:val="21"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A75A56">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5112A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-          <w:szCs w:val="21"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A75A56">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describa</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4744B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> brevemente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-          <w:szCs w:val="21"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006A1E66" w:rsidRPr="00A75A56">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trayectoria </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de las personas integrantes del equipo en relación con la línea de trabajo propuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E96B7F5" w14:textId="77777777" w:rsidR="00B4744B" w:rsidRDefault="00B4744B" w:rsidP="003C721B">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4744B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Señale las experiencias, proyectos, publicaciones, recursos docentes u otras contribuciones que considere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4744B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-          <w:szCs w:val="21"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A75A56">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">más relevantes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4744B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>para el desarrollo de la propuesta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBA6D62" w14:textId="192750A0" w:rsidR="003C721B" w:rsidRPr="00F5112A" w:rsidRDefault="00AC54E8" w:rsidP="003C721B">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="003C721B" w:rsidRPr="00F5112A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estaque las experiencias o contribuciones realizadas </w:t>
+      </w:r>
+      <w:r w:rsidR="003C721B" w:rsidRPr="00F5112A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
-          <w:szCs w:val="21"/>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00A75A56">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>conjuntamente</w:t>
+      </w:r>
+      <w:r w:rsidR="003C721B" w:rsidRPr="00F5112A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por varios miembros del equipo y su vinculación con la propuesta presentada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17803D0B" w14:textId="6500957C" w:rsidR="00AC54E8" w:rsidRDefault="003C721B" w:rsidP="00441DB4">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="006A1E66" w:rsidRPr="00A75A56">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C721B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:i/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A75A56">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Pregunta orientadora: ¿</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4744B" w:rsidRPr="00B4744B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Poppins" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:i/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> innovación de la presente propuesta. </w:t>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Qué experiencia previa tiene el equipo para desarrollar la línea de trabajo propuesta y qué trayectoria compartida existe entre sus integrantes?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2448FB30" w14:textId="61BDDC62" w:rsidR="006A1E66" w:rsidRPr="00A75A56" w:rsidRDefault="0026601A" w:rsidP="00DE1AA6">
-[...63 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="4F8E8134" w14:textId="1A4E41C0" w:rsidR="00441DB4" w:rsidRPr="00FD0701" w:rsidRDefault="00441DB4" w:rsidP="00441DB4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Criterio de evaluación de</w:t>
+      </w:r>
+      <w:r w:rsidR="008972C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> la propuesta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de creación de</w:t>
+      </w:r>
+      <w:r w:rsidR="008972C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EICE</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="61D8189C" w14:textId="77777777" w:rsidR="00063A7C" w:rsidRPr="00D341F2" w:rsidRDefault="00063A7C" w:rsidP="003A65AA">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="28FF7D89" w14:textId="7E688F9A" w:rsidR="00441DB4" w:rsidRPr="00E27C10" w:rsidRDefault="00E27C10" w:rsidP="000E4471">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E27C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Comisión de Evaluación y Seguimiento de Proyectos de Innovación y Mejora Educativa (CESPIME)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> realizará una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>valoración global</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de la solicitud, considerando si la propuesta reúne las características propias de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441DB4" w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un Equipo de Innovación y Calidad Educativa (EICE).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="059D62D6" w14:textId="4D08067C" w:rsidR="00290107" w:rsidRPr="00C10C3A" w:rsidRDefault="00290107" w:rsidP="00063A7C">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6C7FBBD8" w14:textId="77777777" w:rsidR="00441DB4" w:rsidRDefault="00441DB4" w:rsidP="00441DB4">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La constitución de un EICE deberá sustentarse en una</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trayectoria previa de colaboración entre sus integrantes y en una línea de trabajo compartida con vocación de continuidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00290107" w:rsidRPr="00C10C3A">
+    <w:p w14:paraId="7B564DD1" w14:textId="77777777" w:rsidR="00441DB4" w:rsidRPr="00BA0238" w:rsidRDefault="00441DB4" w:rsidP="00441DB4">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ello</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se tendrá en cuenta:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F450F9" w14:textId="77777777" w:rsidR="00441DB4" w:rsidRPr="00BA0238" w:rsidRDefault="00441DB4" w:rsidP="00441DB4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identificación y fundamentación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de la necesidad, reto u oportunidad de mejora identificada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD338A7" w14:textId="77777777" w:rsidR="00441DB4" w:rsidRPr="00BA0238" w:rsidRDefault="00441DB4" w:rsidP="00441DB4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>coherencia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre la necesidad detectada, la línea de trabajo propuesta, los objetivos, el plan de trabajo y los resultados esperados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35310A21" w14:textId="77777777" w:rsidR="00441DB4" w:rsidRPr="00BA0238" w:rsidRDefault="00441DB4" w:rsidP="00441DB4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La contribución prevista a la mejora de la enseñanza y el aprendizaje en alguna de las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dimensiones de la docencia de calidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355E54F4" w14:textId="77777777" w:rsidR="00441DB4" w:rsidRPr="00BA0238" w:rsidRDefault="00441DB4" w:rsidP="00441DB4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El valor añadido del t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rabajo colaborativo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para abordar la necesidad identificada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6061CE54" w14:textId="78AEDEFC" w:rsidR="00441DB4" w:rsidRDefault="00441DB4" w:rsidP="00441DB4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trayectoria previa del equipo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0238">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la temática objeto de la propuesta, considerando las experiencias conjuntas, colaboraciones previas, proyectos desarrollados conjuntamente, publicaciones, recursos o contribuciones relacionadas con la propuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C910DD4" w14:textId="77777777" w:rsidR="00E27C10" w:rsidRDefault="00E27C10" w:rsidP="00E27C10">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744AC01E" w14:textId="77777777" w:rsidR="00FE6A5E" w:rsidRPr="00FE6A5E" w:rsidRDefault="00FE6A5E" w:rsidP="00FE6A5E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: La CESPIME podrá solicitar aclaraciones, información o documentación complementaria, así como mantener una entrevista con la persona coordinadora de la propuesta, cuando lo considere necesario para su adecuada valoración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B829EFC" w14:textId="72B92ED7" w:rsidR="00E27C10" w:rsidRPr="00E27C10" w:rsidRDefault="00E27C10" w:rsidP="00E27C10">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489A2383" w14:textId="77777777" w:rsidR="00C96A8B" w:rsidRDefault="00C96A8B" w:rsidP="00C96A8B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454FB096" w14:textId="1D365651" w:rsidR="00C96A8B" w:rsidRPr="00C96A8B" w:rsidRDefault="00C96A8B" w:rsidP="00C96A8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Plazo de presentación de solicitudes:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD7FBB2" w14:textId="7A12FBB8" w:rsidR="00C96A8B" w:rsidRPr="00C96A8B" w:rsidRDefault="00C96A8B" w:rsidP="00C96A8B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las propuestas de creación de EICE podrán presentarse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hasta el 26 de noviembre de 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9BC909" w14:textId="71DFBF9E" w:rsidR="00E27C10" w:rsidRPr="00441DB4" w:rsidRDefault="00E27C10" w:rsidP="00C96A8B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Exo" w:hAnsi="Exo"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E27C10" w:rsidRPr="00441DB4">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19BFA646" w14:textId="77777777" w:rsidR="0032157B" w:rsidRDefault="0032157B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="11E46A2D" w14:textId="77777777" w:rsidR="00B45C02" w:rsidRDefault="00B45C02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72C07C14" w14:textId="77777777" w:rsidR="0032157B" w:rsidRDefault="0032157B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1B8CD571" w14:textId="77777777" w:rsidR="00B45C02" w:rsidRDefault="00B45C02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Noto Sans Symbols">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...26 lines deleted...]
-    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Futura Medium">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Poppins">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Exo">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800028E7" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FB" w:csb1="00000000"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6D504D08" w14:textId="5C597EC0" w:rsidR="00916139" w:rsidRDefault="00916139">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6D504D08" w14:textId="5C597EC0" w:rsidR="00916139" w:rsidRPr="001E024D" w:rsidRDefault="00916139">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="001E024D">
       <w:rPr>
+        <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001E024D">
       <w:rPr>
+        <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001E024D">
       <w:rPr>
+        <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DE1AA6">
+    <w:r w:rsidR="00DE1AA6" w:rsidRPr="001E024D">
       <w:rPr>
+        <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:noProof/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001E024D">
       <w:rPr>
+        <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6D504D09" w14:textId="77777777" w:rsidR="00916139" w:rsidRDefault="00916139">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4954261F" w14:textId="77777777" w:rsidR="0032157B" w:rsidRDefault="0032157B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1513F08C" w14:textId="77777777" w:rsidR="00B45C02" w:rsidRDefault="00B45C02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18AD35DE" w14:textId="77777777" w:rsidR="0032157B" w:rsidRDefault="0032157B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4B631684" w14:textId="77777777" w:rsidR="00B45C02" w:rsidRDefault="00B45C02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-      </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6D504D07" w14:textId="77777777" w:rsidR="00916139" w:rsidRDefault="00916139">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6D504D07" w14:textId="68390629" w:rsidR="00916139" w:rsidRDefault="00916139">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...40 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6CE7EC95" w14:textId="3F53089A" w:rsidR="00836FBB" w:rsidRDefault="00836FBB" w:rsidP="00836FBB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tablaconcuadrcula"/>
+      <w:tblW w:w="9357" w:type="dxa"/>
+      <w:tblInd w:w="-431" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4678"/>
+      <w:gridCol w:w="4679"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="005C4C41" w14:paraId="136898D4" w14:textId="77777777" w:rsidTr="005C4C41">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4678" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7065242A" w14:textId="2EBBA867" w:rsidR="005C4C41" w:rsidRDefault="005C4C41" w:rsidP="005C4C41">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70383169" wp14:editId="19998338">
+                <wp:extent cx="1306708" cy="756355"/>
+                <wp:effectExtent l="0" t="0" r="1905" b="5715"/>
+                <wp:docPr id="5" name="Imagen 5"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="5" name="VPCA_c.jpg"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1340451" cy="775886"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4679" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7329532B" w14:textId="4BCEE294" w:rsidR="005C4C41" w:rsidRDefault="005C4C41" w:rsidP="005C4C41">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AD72127" wp14:editId="5CE1004F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1268095</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>220980</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1586865" cy="334645"/>
+                <wp:effectExtent l="0" t="0" r="635" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="30" name="Imagen 30"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="6" name="Logo-ICE-letras.jpg"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1586865" cy="334645"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="6CE7EC95" w14:textId="43F85556" w:rsidR="00836FBB" w:rsidRDefault="00836FBB" w:rsidP="00836FBB">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
-[...60 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="1705E2ED" w14:textId="2E740DAD" w:rsidR="004823E2" w:rsidRPr="00836FBB" w:rsidRDefault="004823E2" w:rsidP="00836FBB">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0160666D"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="?"/>
+    <w:nsid w:val="14966198"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AB5EA5CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...115 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="o"/>
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...314 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-      </w:rPr>
-[...200 lines deleted...]
-        <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1440"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1440"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="1800"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="1800"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="2160"/>
+        <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...1446 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29FC66BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA64C49A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5890,1018 +6669,241 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val="-"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AE41990"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A634A38A"/>
+    <w:lvl w:ilvl="0" w:tplc="9A4E3304">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="040A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1110" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1830" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2550" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3270" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3990" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4710" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5430" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6150" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B2971D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC78A1B6"/>
+    <w:lvl w:ilvl="0" w:tplc="14404F48">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39A1106E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E76CB16E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...99 lines deleted...]
-      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...102 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-      </w:rPr>
-[...732 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -6957,4200 +6959,918 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42754E0B"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="410C2FDC"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9CB8DC12"/>
+    <w:tmpl w:val="AB04698C"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="8"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71F34549"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6F42B30C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="480" w:hanging="480"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="2"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="1080"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="1080"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1800"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1800"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...3342 lines deleted...]
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="1" w16cid:durableId="1942182057">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="51"/>
+  <w:num w:numId="2" w16cid:durableId="1030448347">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="49"/>
+  <w:num w:numId="3" w16cid:durableId="1335843431">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
-[...17 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="4" w16cid:durableId="124739415">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="48"/>
+  <w:num w:numId="5" w16cid:durableId="1274703185">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
-[...59 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="6" w16cid:durableId="458034883">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="33">
-[...56 lines deleted...]
-  <w:num w:numId="52">
+  <w:num w:numId="7" w16cid:durableId="1177384006">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="53">
-[...41 lines deleted...]
-  <w:numIdMacAtCleanup w:val="60"/>
+  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C11A0D"/>
     <w:rsid w:val="00002450"/>
     <w:rsid w:val="00005911"/>
     <w:rsid w:val="000271F2"/>
     <w:rsid w:val="00034C2B"/>
     <w:rsid w:val="00053B6C"/>
     <w:rsid w:val="00054718"/>
     <w:rsid w:val="00063A7C"/>
     <w:rsid w:val="00064C2A"/>
     <w:rsid w:val="00064FA8"/>
     <w:rsid w:val="000712E6"/>
     <w:rsid w:val="00093423"/>
     <w:rsid w:val="000A4DA5"/>
     <w:rsid w:val="000B76E8"/>
     <w:rsid w:val="000C1A3C"/>
     <w:rsid w:val="000C24C2"/>
     <w:rsid w:val="000C704F"/>
     <w:rsid w:val="000E1442"/>
+    <w:rsid w:val="000E4471"/>
     <w:rsid w:val="000E4CDF"/>
     <w:rsid w:val="000F24BE"/>
     <w:rsid w:val="000F2554"/>
+    <w:rsid w:val="000F3928"/>
     <w:rsid w:val="0010180D"/>
+    <w:rsid w:val="001051CD"/>
     <w:rsid w:val="00113568"/>
     <w:rsid w:val="00120A16"/>
     <w:rsid w:val="001239DB"/>
     <w:rsid w:val="00126110"/>
     <w:rsid w:val="00152005"/>
     <w:rsid w:val="00157D7F"/>
     <w:rsid w:val="001614A7"/>
+    <w:rsid w:val="00161C4E"/>
     <w:rsid w:val="00162988"/>
     <w:rsid w:val="00174F40"/>
     <w:rsid w:val="001751CA"/>
     <w:rsid w:val="00177514"/>
     <w:rsid w:val="00182998"/>
     <w:rsid w:val="00184FAF"/>
+    <w:rsid w:val="0018745A"/>
+    <w:rsid w:val="00196057"/>
+    <w:rsid w:val="00196CF8"/>
+    <w:rsid w:val="001A1591"/>
     <w:rsid w:val="001A7801"/>
     <w:rsid w:val="001A7A4D"/>
+    <w:rsid w:val="001B1177"/>
+    <w:rsid w:val="001B1A6E"/>
     <w:rsid w:val="001C2489"/>
     <w:rsid w:val="001C6093"/>
+    <w:rsid w:val="001C7CB2"/>
     <w:rsid w:val="001D3952"/>
     <w:rsid w:val="001D7558"/>
+    <w:rsid w:val="001E024D"/>
     <w:rsid w:val="001E08D6"/>
     <w:rsid w:val="001E7594"/>
+    <w:rsid w:val="001F26A6"/>
     <w:rsid w:val="002239EF"/>
     <w:rsid w:val="002253F9"/>
     <w:rsid w:val="002334E8"/>
     <w:rsid w:val="0024393D"/>
+    <w:rsid w:val="00255B79"/>
     <w:rsid w:val="0026098E"/>
     <w:rsid w:val="0026289E"/>
     <w:rsid w:val="0026601A"/>
+    <w:rsid w:val="00274380"/>
     <w:rsid w:val="00281808"/>
     <w:rsid w:val="0028383E"/>
     <w:rsid w:val="00283B56"/>
     <w:rsid w:val="00290107"/>
     <w:rsid w:val="00291016"/>
+    <w:rsid w:val="002925E6"/>
     <w:rsid w:val="002A055C"/>
     <w:rsid w:val="002A05B2"/>
     <w:rsid w:val="002A0C2C"/>
     <w:rsid w:val="002A7049"/>
     <w:rsid w:val="002B0844"/>
     <w:rsid w:val="002B2021"/>
     <w:rsid w:val="002B2860"/>
     <w:rsid w:val="002B5AD1"/>
     <w:rsid w:val="002C32EF"/>
     <w:rsid w:val="002C3321"/>
     <w:rsid w:val="002C4AD4"/>
+    <w:rsid w:val="002C6810"/>
     <w:rsid w:val="002D1EFA"/>
     <w:rsid w:val="002E3F0D"/>
+    <w:rsid w:val="002E42B2"/>
     <w:rsid w:val="002F10A8"/>
     <w:rsid w:val="002F4911"/>
     <w:rsid w:val="002F53E6"/>
     <w:rsid w:val="00305834"/>
     <w:rsid w:val="00311E36"/>
     <w:rsid w:val="00312E5C"/>
     <w:rsid w:val="00321029"/>
     <w:rsid w:val="0032157B"/>
+    <w:rsid w:val="003265B8"/>
     <w:rsid w:val="00327127"/>
     <w:rsid w:val="0033656A"/>
     <w:rsid w:val="003514E7"/>
     <w:rsid w:val="00357B46"/>
     <w:rsid w:val="00357E56"/>
+    <w:rsid w:val="003602CD"/>
     <w:rsid w:val="00364910"/>
     <w:rsid w:val="00373A65"/>
+    <w:rsid w:val="003745BC"/>
     <w:rsid w:val="0037615C"/>
+    <w:rsid w:val="00377CE2"/>
     <w:rsid w:val="00384389"/>
     <w:rsid w:val="00384786"/>
     <w:rsid w:val="0039032D"/>
     <w:rsid w:val="00390790"/>
     <w:rsid w:val="00396795"/>
     <w:rsid w:val="003A22A5"/>
     <w:rsid w:val="003A3283"/>
     <w:rsid w:val="003A65AA"/>
     <w:rsid w:val="003A6930"/>
+    <w:rsid w:val="003C2F2E"/>
     <w:rsid w:val="003C568F"/>
+    <w:rsid w:val="003C721B"/>
+    <w:rsid w:val="003D08AA"/>
+    <w:rsid w:val="003E51B6"/>
     <w:rsid w:val="003F25F6"/>
     <w:rsid w:val="003F4111"/>
     <w:rsid w:val="003F5714"/>
     <w:rsid w:val="00407828"/>
     <w:rsid w:val="00420C9B"/>
     <w:rsid w:val="00420E16"/>
     <w:rsid w:val="00421921"/>
     <w:rsid w:val="00426E1C"/>
     <w:rsid w:val="00432113"/>
     <w:rsid w:val="0043630E"/>
     <w:rsid w:val="004406BC"/>
+    <w:rsid w:val="00440D79"/>
+    <w:rsid w:val="00441373"/>
+    <w:rsid w:val="00441DB4"/>
     <w:rsid w:val="0044351A"/>
     <w:rsid w:val="00445955"/>
     <w:rsid w:val="004471AB"/>
     <w:rsid w:val="0044783B"/>
     <w:rsid w:val="00463FE6"/>
     <w:rsid w:val="0046422A"/>
     <w:rsid w:val="00465C23"/>
     <w:rsid w:val="00473F8F"/>
+    <w:rsid w:val="0047547E"/>
     <w:rsid w:val="004823E2"/>
     <w:rsid w:val="004A3487"/>
     <w:rsid w:val="004B16BE"/>
     <w:rsid w:val="004B4E93"/>
     <w:rsid w:val="004B7375"/>
     <w:rsid w:val="004B7944"/>
     <w:rsid w:val="004C4D01"/>
     <w:rsid w:val="004D26FD"/>
+    <w:rsid w:val="004D3791"/>
+    <w:rsid w:val="004F1D64"/>
     <w:rsid w:val="00507C11"/>
     <w:rsid w:val="00513D9F"/>
+    <w:rsid w:val="00516099"/>
     <w:rsid w:val="005220C0"/>
     <w:rsid w:val="0052499A"/>
     <w:rsid w:val="00526C74"/>
     <w:rsid w:val="00527C76"/>
     <w:rsid w:val="0053223A"/>
     <w:rsid w:val="0054024E"/>
     <w:rsid w:val="00545F42"/>
     <w:rsid w:val="0054738C"/>
     <w:rsid w:val="00560E6E"/>
     <w:rsid w:val="00563153"/>
     <w:rsid w:val="00567FE1"/>
     <w:rsid w:val="005712BF"/>
     <w:rsid w:val="00571461"/>
+    <w:rsid w:val="0058148B"/>
     <w:rsid w:val="00583C85"/>
     <w:rsid w:val="005951BB"/>
     <w:rsid w:val="00596AF6"/>
     <w:rsid w:val="005A22E6"/>
+    <w:rsid w:val="005A2E61"/>
     <w:rsid w:val="005C11EA"/>
+    <w:rsid w:val="005C4C41"/>
     <w:rsid w:val="005C79B2"/>
+    <w:rsid w:val="005D19AA"/>
     <w:rsid w:val="005E3E80"/>
+    <w:rsid w:val="005E655D"/>
     <w:rsid w:val="005E7C9C"/>
+    <w:rsid w:val="005F5618"/>
     <w:rsid w:val="00600B3A"/>
     <w:rsid w:val="00605CE6"/>
     <w:rsid w:val="00612F94"/>
     <w:rsid w:val="0062476F"/>
     <w:rsid w:val="00624F86"/>
+    <w:rsid w:val="006254B0"/>
     <w:rsid w:val="00625BBD"/>
+    <w:rsid w:val="006346A9"/>
     <w:rsid w:val="0064609E"/>
     <w:rsid w:val="00651CCD"/>
     <w:rsid w:val="0065493B"/>
     <w:rsid w:val="00656F05"/>
     <w:rsid w:val="00662949"/>
     <w:rsid w:val="006707A3"/>
     <w:rsid w:val="00681AF9"/>
     <w:rsid w:val="00687367"/>
     <w:rsid w:val="0069007D"/>
     <w:rsid w:val="0069599D"/>
     <w:rsid w:val="006A1E66"/>
     <w:rsid w:val="006A34DF"/>
     <w:rsid w:val="006A4F12"/>
+    <w:rsid w:val="006A64BE"/>
     <w:rsid w:val="006B2267"/>
+    <w:rsid w:val="006B5858"/>
     <w:rsid w:val="006B66ED"/>
     <w:rsid w:val="006C0007"/>
     <w:rsid w:val="006C1DB1"/>
     <w:rsid w:val="006C3987"/>
     <w:rsid w:val="006C42A8"/>
     <w:rsid w:val="006D59A6"/>
+    <w:rsid w:val="006D5EC5"/>
     <w:rsid w:val="006D74B6"/>
     <w:rsid w:val="006E4594"/>
     <w:rsid w:val="006F4384"/>
     <w:rsid w:val="006F4C36"/>
     <w:rsid w:val="007040E2"/>
     <w:rsid w:val="007148D4"/>
     <w:rsid w:val="00714F71"/>
     <w:rsid w:val="007175B6"/>
     <w:rsid w:val="00732919"/>
     <w:rsid w:val="00733190"/>
     <w:rsid w:val="00741621"/>
     <w:rsid w:val="007469D6"/>
     <w:rsid w:val="00753143"/>
     <w:rsid w:val="00764C1B"/>
     <w:rsid w:val="00765B89"/>
     <w:rsid w:val="00774737"/>
     <w:rsid w:val="007761BE"/>
     <w:rsid w:val="00776E7A"/>
     <w:rsid w:val="007935AB"/>
     <w:rsid w:val="0079773E"/>
+    <w:rsid w:val="007A0F87"/>
     <w:rsid w:val="007A4B1C"/>
     <w:rsid w:val="007B6F4A"/>
     <w:rsid w:val="007C2629"/>
     <w:rsid w:val="007F09E7"/>
     <w:rsid w:val="007F27BE"/>
     <w:rsid w:val="007F29CA"/>
     <w:rsid w:val="007F42F9"/>
     <w:rsid w:val="007F5FD2"/>
     <w:rsid w:val="0080334F"/>
     <w:rsid w:val="0080338F"/>
     <w:rsid w:val="00807744"/>
     <w:rsid w:val="00811FB9"/>
+    <w:rsid w:val="00815B6A"/>
     <w:rsid w:val="00824B7B"/>
     <w:rsid w:val="00832BE9"/>
     <w:rsid w:val="0083540E"/>
     <w:rsid w:val="00836FBB"/>
     <w:rsid w:val="00846545"/>
+    <w:rsid w:val="00850B8C"/>
+    <w:rsid w:val="00852F11"/>
     <w:rsid w:val="008540C0"/>
     <w:rsid w:val="008560DE"/>
     <w:rsid w:val="008623E5"/>
     <w:rsid w:val="00863374"/>
+    <w:rsid w:val="0086545D"/>
     <w:rsid w:val="00875C69"/>
     <w:rsid w:val="00881B0B"/>
     <w:rsid w:val="00887353"/>
     <w:rsid w:val="008927DA"/>
+    <w:rsid w:val="008972C3"/>
     <w:rsid w:val="008A2432"/>
     <w:rsid w:val="008A4409"/>
     <w:rsid w:val="008B32AE"/>
     <w:rsid w:val="008C28E0"/>
     <w:rsid w:val="008C60FE"/>
     <w:rsid w:val="008D294B"/>
+    <w:rsid w:val="008D70DD"/>
+    <w:rsid w:val="008F1B7B"/>
     <w:rsid w:val="008F25B2"/>
     <w:rsid w:val="008F3FEF"/>
     <w:rsid w:val="00912C99"/>
     <w:rsid w:val="00913963"/>
+    <w:rsid w:val="009143FE"/>
+    <w:rsid w:val="00914F5D"/>
     <w:rsid w:val="00914FB8"/>
     <w:rsid w:val="009157B8"/>
     <w:rsid w:val="00916139"/>
     <w:rsid w:val="00920310"/>
+    <w:rsid w:val="009410EA"/>
+    <w:rsid w:val="009429DB"/>
     <w:rsid w:val="0097149A"/>
+    <w:rsid w:val="00976A69"/>
     <w:rsid w:val="0097709E"/>
     <w:rsid w:val="0097785F"/>
     <w:rsid w:val="0098148D"/>
     <w:rsid w:val="009A0717"/>
     <w:rsid w:val="009A1DBF"/>
     <w:rsid w:val="009A21BF"/>
     <w:rsid w:val="009A37C6"/>
     <w:rsid w:val="009A3F13"/>
     <w:rsid w:val="009B3895"/>
     <w:rsid w:val="009B49F4"/>
     <w:rsid w:val="009C34F4"/>
     <w:rsid w:val="009C553E"/>
     <w:rsid w:val="009C6BA4"/>
     <w:rsid w:val="009D21CC"/>
     <w:rsid w:val="009E1E79"/>
     <w:rsid w:val="009E3577"/>
     <w:rsid w:val="009E7372"/>
     <w:rsid w:val="009F514D"/>
+    <w:rsid w:val="00A03392"/>
+    <w:rsid w:val="00A13F75"/>
+    <w:rsid w:val="00A20E5D"/>
     <w:rsid w:val="00A212E0"/>
     <w:rsid w:val="00A24010"/>
     <w:rsid w:val="00A357CA"/>
     <w:rsid w:val="00A5653D"/>
     <w:rsid w:val="00A61CC9"/>
     <w:rsid w:val="00A75A56"/>
     <w:rsid w:val="00A77351"/>
     <w:rsid w:val="00A8618D"/>
     <w:rsid w:val="00A872D2"/>
     <w:rsid w:val="00A92174"/>
     <w:rsid w:val="00AA5C32"/>
     <w:rsid w:val="00AB00F6"/>
     <w:rsid w:val="00AB15A8"/>
     <w:rsid w:val="00AB24C4"/>
+    <w:rsid w:val="00AC54E8"/>
     <w:rsid w:val="00AD19C9"/>
     <w:rsid w:val="00AD2BD3"/>
     <w:rsid w:val="00AD3F08"/>
     <w:rsid w:val="00AD4206"/>
     <w:rsid w:val="00AD712A"/>
     <w:rsid w:val="00AE0DF0"/>
     <w:rsid w:val="00AF2EBE"/>
     <w:rsid w:val="00B008D5"/>
     <w:rsid w:val="00B132DC"/>
     <w:rsid w:val="00B16F31"/>
     <w:rsid w:val="00B22C93"/>
     <w:rsid w:val="00B23CF0"/>
     <w:rsid w:val="00B3125F"/>
     <w:rsid w:val="00B3297A"/>
+    <w:rsid w:val="00B45C02"/>
     <w:rsid w:val="00B4678A"/>
+    <w:rsid w:val="00B4744B"/>
     <w:rsid w:val="00B552FE"/>
     <w:rsid w:val="00B61AFD"/>
     <w:rsid w:val="00B63B8B"/>
+    <w:rsid w:val="00B6692A"/>
     <w:rsid w:val="00B778AA"/>
     <w:rsid w:val="00B84019"/>
     <w:rsid w:val="00B8494A"/>
     <w:rsid w:val="00B8508D"/>
     <w:rsid w:val="00BA02E4"/>
     <w:rsid w:val="00BA4F3C"/>
     <w:rsid w:val="00BA593B"/>
     <w:rsid w:val="00BB0FE0"/>
     <w:rsid w:val="00BC410E"/>
     <w:rsid w:val="00BC61A9"/>
     <w:rsid w:val="00BD0824"/>
     <w:rsid w:val="00BD1A23"/>
     <w:rsid w:val="00BE342E"/>
     <w:rsid w:val="00BE616C"/>
     <w:rsid w:val="00BE7B3D"/>
     <w:rsid w:val="00BE7F1F"/>
     <w:rsid w:val="00C00F80"/>
+    <w:rsid w:val="00C01086"/>
+    <w:rsid w:val="00C0701E"/>
     <w:rsid w:val="00C10C3A"/>
     <w:rsid w:val="00C11A0D"/>
     <w:rsid w:val="00C125BC"/>
     <w:rsid w:val="00C14CFF"/>
     <w:rsid w:val="00C2057B"/>
     <w:rsid w:val="00C275FF"/>
+    <w:rsid w:val="00C3398C"/>
     <w:rsid w:val="00C37089"/>
+    <w:rsid w:val="00C37AF8"/>
     <w:rsid w:val="00C510B7"/>
     <w:rsid w:val="00C5299B"/>
     <w:rsid w:val="00C548AF"/>
     <w:rsid w:val="00C64FAE"/>
     <w:rsid w:val="00C7338D"/>
     <w:rsid w:val="00C739F9"/>
+    <w:rsid w:val="00C82511"/>
+    <w:rsid w:val="00C837E3"/>
     <w:rsid w:val="00C8482C"/>
     <w:rsid w:val="00C866C6"/>
+    <w:rsid w:val="00C96A8B"/>
     <w:rsid w:val="00C96F5C"/>
     <w:rsid w:val="00C9722F"/>
     <w:rsid w:val="00CA360D"/>
     <w:rsid w:val="00CA5722"/>
+    <w:rsid w:val="00CB1273"/>
     <w:rsid w:val="00CC09CB"/>
+    <w:rsid w:val="00CC6D5C"/>
     <w:rsid w:val="00CE43D9"/>
     <w:rsid w:val="00CE706B"/>
     <w:rsid w:val="00CF43EF"/>
     <w:rsid w:val="00CF7B0F"/>
     <w:rsid w:val="00D056D4"/>
     <w:rsid w:val="00D12F93"/>
     <w:rsid w:val="00D135B1"/>
     <w:rsid w:val="00D15DE2"/>
     <w:rsid w:val="00D1753A"/>
     <w:rsid w:val="00D231CE"/>
     <w:rsid w:val="00D2628D"/>
     <w:rsid w:val="00D341F2"/>
     <w:rsid w:val="00D373D9"/>
     <w:rsid w:val="00D37477"/>
+    <w:rsid w:val="00D4656F"/>
     <w:rsid w:val="00D53402"/>
+    <w:rsid w:val="00D5697A"/>
     <w:rsid w:val="00D61622"/>
     <w:rsid w:val="00D630C1"/>
     <w:rsid w:val="00D64254"/>
     <w:rsid w:val="00D739DA"/>
     <w:rsid w:val="00D92CCF"/>
     <w:rsid w:val="00D9408A"/>
     <w:rsid w:val="00D96C74"/>
     <w:rsid w:val="00DA057C"/>
     <w:rsid w:val="00DA082F"/>
     <w:rsid w:val="00DA3549"/>
     <w:rsid w:val="00DB00E7"/>
     <w:rsid w:val="00DB0989"/>
     <w:rsid w:val="00DB593C"/>
+    <w:rsid w:val="00DB617F"/>
     <w:rsid w:val="00DC46B1"/>
     <w:rsid w:val="00DC6C5A"/>
     <w:rsid w:val="00DE1AA6"/>
     <w:rsid w:val="00DE3036"/>
     <w:rsid w:val="00DE373E"/>
     <w:rsid w:val="00DE7D16"/>
     <w:rsid w:val="00DF51C9"/>
     <w:rsid w:val="00DF7557"/>
     <w:rsid w:val="00E009D9"/>
     <w:rsid w:val="00E05E00"/>
     <w:rsid w:val="00E07E1A"/>
+    <w:rsid w:val="00E27C10"/>
+    <w:rsid w:val="00E33610"/>
+    <w:rsid w:val="00E33C6C"/>
     <w:rsid w:val="00E33D46"/>
     <w:rsid w:val="00E3696A"/>
     <w:rsid w:val="00E37099"/>
     <w:rsid w:val="00E41F97"/>
+    <w:rsid w:val="00E46CE5"/>
+    <w:rsid w:val="00E55AFD"/>
     <w:rsid w:val="00E61789"/>
     <w:rsid w:val="00E64D2F"/>
     <w:rsid w:val="00E67C06"/>
     <w:rsid w:val="00E71CC2"/>
     <w:rsid w:val="00E81C6B"/>
     <w:rsid w:val="00E869C6"/>
     <w:rsid w:val="00E93DB7"/>
     <w:rsid w:val="00EA1277"/>
     <w:rsid w:val="00EA1378"/>
     <w:rsid w:val="00EB252B"/>
     <w:rsid w:val="00ED0078"/>
     <w:rsid w:val="00ED5B48"/>
     <w:rsid w:val="00EE37A0"/>
     <w:rsid w:val="00EF4F1B"/>
     <w:rsid w:val="00EF5ED4"/>
     <w:rsid w:val="00EF7DF5"/>
     <w:rsid w:val="00F13AD2"/>
     <w:rsid w:val="00F21AFC"/>
     <w:rsid w:val="00F33529"/>
     <w:rsid w:val="00F41063"/>
     <w:rsid w:val="00F41C5E"/>
     <w:rsid w:val="00F44C12"/>
     <w:rsid w:val="00F46C63"/>
+    <w:rsid w:val="00F5112A"/>
+    <w:rsid w:val="00F53D94"/>
     <w:rsid w:val="00F60846"/>
     <w:rsid w:val="00F60E9B"/>
     <w:rsid w:val="00F616F0"/>
+    <w:rsid w:val="00F642AE"/>
     <w:rsid w:val="00F65578"/>
     <w:rsid w:val="00F76DBF"/>
     <w:rsid w:val="00F840B9"/>
     <w:rsid w:val="00F84634"/>
     <w:rsid w:val="00F903AD"/>
+    <w:rsid w:val="00F93622"/>
     <w:rsid w:val="00F95F06"/>
     <w:rsid w:val="00FA0559"/>
     <w:rsid w:val="00FA52D9"/>
     <w:rsid w:val="00FB4CEF"/>
     <w:rsid w:val="00FC0CE1"/>
     <w:rsid w:val="00FC6B3A"/>
     <w:rsid w:val="00FD1630"/>
     <w:rsid w:val="00FD71D0"/>
+    <w:rsid w:val="00FE017A"/>
+    <w:rsid w:val="00FE4752"/>
     <w:rsid w:val="00FE594F"/>
+    <w:rsid w:val="00FE6A5E"/>
     <w:rsid w:val="00FF1D7E"/>
     <w:rsid w:val="028264A7"/>
     <w:rsid w:val="11EC77F2"/>
     <w:rsid w:val="1ACFBA71"/>
     <w:rsid w:val="1CC5E407"/>
     <w:rsid w:val="2379283A"/>
     <w:rsid w:val="261A8B04"/>
     <w:rsid w:val="30894B9F"/>
     <w:rsid w:val="34C261EF"/>
     <w:rsid w:val="463A8D89"/>
     <w:rsid w:val="4DACD8F6"/>
     <w:rsid w:val="58E662D0"/>
     <w:rsid w:val="5E62F407"/>
     <w:rsid w:val="6B599E1C"/>
     <w:rsid w:val="7A92B04D"/>
     <w:rsid w:val="7B38BDDD"/>
     <w:rsid w:val="7F7129D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6D504A70"/>
   <w15:docId w15:val="{C1D24626-0FB1-446B-8668-78612D4FF169}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11482,183 +8202,190 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00B4744B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0027768B"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
-      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00140C51"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00140C51"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="NormalTable0">
     <w:name w:val="Normal Table0"/>
@@ -11707,107 +8434,102 @@
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FC1CC4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A9554F"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A9554F"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F0EFF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003F0EFF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F0EFF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003F0EFF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextoindependienteCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F2653F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
     <w:name w:val="Texto independiente Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textoindependiente"/>
@@ -11820,57 +8542,53 @@
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A81E4D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A81E4D"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A81E4D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A81E4D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
@@ -11897,53 +8615,50 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentario">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textocomentario">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextocomentarioCar1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
     <w:name w:val="Texto comentario Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00085E03"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textocomentario"/>
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
@@ -12026,77 +8741,70 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E315CB"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00245A5B"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafonormal">
     <w:name w:val="Párrafo normal"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006432CC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablanormal11">
     <w:name w:val="Tabla normal 11"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00295985"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
@@ -12161,84 +8869,77 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textoennegrita">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0027768B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
     <w:name w:val="Título 4 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="00140C51"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
     <w:name w:val="Título 5 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00140C51"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal1">
     <w:name w:val="normal1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00140C51"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula4-nfasis51">
     <w:name w:val="Tabla con cuadrícula 4 - Énfasis 51"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="002635A2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -13514,120 +10215,2657 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C60FE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotaalfinal">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextonotaalfinalCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A13F75"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
+    <w:name w:val="Texto nota al final Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textonotaalfinal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A13F75"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaalfinal">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A13F75"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E55AFD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00852F11"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="4746574">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="687104123">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2022849917">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="277107835">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="494998945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1055658770">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="8991946">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="455830479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1385518271">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1240016737">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1136604136">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1558010203">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="9645109">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1153565025">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="12735038">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="727416594">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="34088130">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1546721588">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="55052931">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="791435017">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="621813633">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="599333452">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1942838837">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1080443433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="888223162">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1149861017">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="90512798">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1349134259">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="98188357">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1062170799">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="110057562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1555700184">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="110637398">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="127093671">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1032609549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1160730899">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1176966534">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1144158052">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1420247079">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="133761423">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1147161839">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="146215967">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="507059255">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="156264129">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1110977663">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1266696642">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1963727835">
+              <w:blockQuote w:val="1"/>
+              <w:marLeft w:val="720"/>
+              <w:marRight w:val="720"/>
+              <w:marTop w:val="100"/>
+              <w:marBottom w:val="100"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1309747319">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="162862837">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1124692950">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="53624148">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1451627577">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1694501416">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="649553632">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="164438373">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2118871441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1675760560">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1658073477">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1387148208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="166675631">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="172306050">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1333485598">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="199558168">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="208419212">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="902183029">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="839849179">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="210725889">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1057047937">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="227300777">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="731120007">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="261571069">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="666860239">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="298345918">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1188518061">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="324824872">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2111464382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="669256298">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="76824943">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1583639211">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="301932705">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1394396">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="315913358">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="128404696">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="319429575">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="769004933">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="169563061">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1542590712">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2039500281">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1682195478">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="326711659">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="719745362">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="346833869">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1496990355">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="349531902">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="374698763">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="416639120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="383213316">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="254175183">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="387068981">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="583034447">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="389575656">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1426224590">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="217593280">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="663313260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1491363759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="405349750">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="765613846">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="417873742">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="198905814">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="424768837">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1310088626">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="425661984">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1186291326">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="430471385">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1634366249">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="442190470">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1620448228">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="442387549">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1300107603">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1166214197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2129202869">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1293370121">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="456143590">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="500975181">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="458570251">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1658412830">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="463894109">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1026637759">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1569457359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1888103799">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="500193947">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2044862120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="509414942">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2132705276">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="512572175">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="551620682">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1374187539">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="560138759">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1490487454">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="920259259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="719787996">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="589773354">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="559365205">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="590239279">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1786852553">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="592468885">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1332174302">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="632297594">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1426728740">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="638874584">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1462117259">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="305018049">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2010016059">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="836111266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="642541112">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="683172785">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="644629753">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="199174318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="645399307">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="911429231">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="676347245">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1306542149">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="684284841">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1444836805">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="686521218">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="729425343">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="696780679">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1884442667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="752705133">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2038460755">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="775565658">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="650329610">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="792286274">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1099135876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="800997313">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="119736645">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="814571152">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="77026424">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="826365794">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="158228675">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="834490731">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1374497766">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="370036717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1422524466">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="200168773">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="841047277">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="360938095">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="841705214">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="877351892">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="883054202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="897976765">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2139834197">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="911429362">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1584995606">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -13708,148 +12946,3062 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="443042399">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="915091588">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="788747051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="940257096">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="147022653">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="955676870">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1397826734">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="956906199">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="515264863">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="996956990">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1550259410">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1006983789">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1023168739">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1017653923">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1190293303">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1037238502">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="793249787">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1038168166">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="665591895">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1045712001">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="872157240">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1074165105">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="979766658">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1089037205">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1230380232">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1108937250">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1099594726">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1121655038">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="282882605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1455907624">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="298339264">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1127118191">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1404450448">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1125738563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1917737132">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1134910529">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="616791851">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1158763361">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1504510604">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1158882715">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="214895255">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1166163487">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1654137066">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1171488460">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2009400162">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1175264262">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1423336463">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1197356700">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="380061009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1231622031">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1161854106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1565945533">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1631978831">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="625895070">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1540782723">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="418479315">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1240018944">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1272906000">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1253777182">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="277642721">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1267884681">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1857111934">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1271626565">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="216743152">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1308124989">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1866553475">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1318344871">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1263565448">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1331102232">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1982684749">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1357073933">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="838929561">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="956715279">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1092239266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1380588242">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2139295687">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1384676383">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="813451775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1385332222">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="51543771">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="447117536">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1432048759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1869875250">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1387409651">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="109395344">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1398162196">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="977415123">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1416366973">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="650717426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1429424870">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1432749001">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="760832099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1434519112">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1269846377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1436711188">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="840269762">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1447038223">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="290744616">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1450318404">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1200162241">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1810321676">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1488130870">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="391659670">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1460106186">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1486505763">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1150168343">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1498308190">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2064786634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1500851046">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="495609302">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1026322030">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="482090070">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="476534733">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1775438606">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="770900141">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2051027473">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="663317810">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1525241531">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="262491494">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1573933212">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="363217260">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1579048467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1711997124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1606644851">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1168788511">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1197158215">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1044864631">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="354962738">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="55976039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="666908448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1771506632">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="196285576">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1096444480">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1609386237">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1565871696">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="900411147">
+              <w:blockQuote w:val="1"/>
+              <w:marLeft w:val="720"/>
+              <w:marRight w:val="720"/>
+              <w:marTop w:val="100"/>
+              <w:marBottom w:val="100"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="738945366">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1616134332">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="750782383">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1998683395">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="189026046">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="404842206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2068992610">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1622179637">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="739403218">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1641425670">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="300157592">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1659306532">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1667780539">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="105391309">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1676567953">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1912495380">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1684668582">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1542403829">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1686662963">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1178152098">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1700936689">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="892272672">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1717240785">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1420563406">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1722904413">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="101917658">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1551652744">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="604384847">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="478766574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1729764241">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="529805815">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1735081491">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="986858667">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1761411170">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="23606201">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1762140785">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1239636400">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1941912501">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="759985594">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="390078674">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="874268042">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1546943722">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1776703372">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="362752656">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1803963360">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1287588510">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1806578727">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1323587423">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1816332635">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1732579735">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1827434180">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="364795739">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1828083749">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1549026879">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="648560216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1209803388">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="296035613">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1848907937">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="293145153">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1871987697">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="722365914">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1879271329">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1975209228">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1923951299">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="862791986">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1959989395">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1309506435">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1969627469">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="379212318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2032294341">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1547377088">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2034304701">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1505392208">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1849980136">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="417406310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1467383699">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2043095472">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1194852462">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1895852584">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="582689336">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2051690142">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="242572491">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="15543338">
+              <w:blockQuote w:val="1"/>
+              <w:marLeft w:val="720"/>
+              <w:marRight w:val="720"/>
+              <w:marTop w:val="100"/>
+              <w:marBottom w:val="100"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1714309405">
+              <w:blockQuote w:val="1"/>
+              <w:marLeft w:val="720"/>
+              <w:marRight w:val="720"/>
+              <w:marTop w:val="100"/>
+              <w:marBottom w:val="100"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1879005931">
+              <w:blockQuote w:val="1"/>
+              <w:marLeft w:val="720"/>
+              <w:marRight w:val="720"/>
+              <w:marTop w:val="100"/>
+              <w:marBottom w:val="100"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2090688636">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1360162263">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2116753772">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="414782775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2121096916">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2141338852">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upv.es/entidades/ice/download/20172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upv.es/entidades/ice/download/17732/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upv.es/entidades/ice/pime-proyectos-de-innovacion-y-mejora-educativa/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upv.es/entidades/ice/eice-equipos-de-innovacion-y-calidad-educativa/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14090,56 +16242,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F2AD58FD93147744B271E2790AB33D1B" ma:contentTypeVersion="2" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="1db2fddce2ec986f39d4f2df83801414">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bda0230-dc83-4a78-bfe3-14181f0c75fd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="77d3121c97206a149551160e7faafd4a" ns2:_="">
     <xsd:import namespace="9bda0230-dc83-4a78-bfe3-14181f0c75fd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9bda0230-dc83-4a78-bfe3-14181f0c75fd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -14227,156 +16373,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjUsTkWuuslu+XC5+f1p6qI3MWcWQ==">AMUW2mWz+sd8xA1Lu+8aZThna8OvNI5B7Gfjktoh1CBjsG3wHse6PBmUhUZGnhfBeM0fPfm+r+L3kDjDU5GIxA+CkKHIZs+DwtsB65M5O0lmk67a1DH9bf4Hq3wPa8RhxulterXwbwyh61QjQd2LnisxpgrfXvlPTOAKmw4nNkMebiXu4P9Vu7kpUmxMiX55Lt5PN3QvJf3teHvLqp87gT9LE2iqpeBPBse/I9HSRGdRKNQf3Tx4/N0WDg7Kt/T9eFHNIcobyQ7ULePlct5RBWpu4u9aTqBWbNpw3FM7Y23ZoNReiwiVEF2vF0+Rzw6p8T0AKKYz3SFZNy5/pJDDtuhEQWOK4cEdbrDJ+gTq8Z+DNXTOjcwlXS2NGqcn7HAWWUgI3bmZAdadgmKxi218HFtha378Mb4YUmQJtZy9emEpRAY35+ertqn1el/v8D2bbrwAt7qQn6aVNrFfjR8c0MKSK3xJtURU9n456jb6GkRyH6gai2Wh0utVgxiTNEDSeEd8ycKH51VA5JfRhNroi7+vQPjotg9eVWjGkjHWy67F8ZQs6btEOOVN1pbMXpIKpYR1xNse/OK2fKSS2mgztbeHkEgT+fuPWkq9QAH5R+l/ItRcoE9u5cv/QfRQdRFcP43qy8eafHB68/TB18nnDUj3/qHyUSZ4jVkTWA+buFXo8djsrwM+AmetMP2FOhroMEoW1KvUmZa1akr3bLAWeg1Qx5CbEWyalcTJqE9HYNXMEhrKpYjovGhQGXnzYU6B5iPa+0XOnXwDMsyRa0f/VLGM7qVlJEiCx0JAr/B5DkZ5FW+8TW+tnEbUjPI1hI+sEMF9lZmS3R06I1JWHxP2Jk2Ivcv0uJObYMzkIgCV7U6R2hL6AnGl3XFrjMCpCbUOcNdsp552aXH1wy5r8KrhAplge9dGjCBcSnP9OjqeacVAFe297dVvfjkvrlgBtxmkI8sdCw9bm81btQB3cB7a8GVZ9PBp+z3TcAwwbUBECn0eaEAt2tMXG2kJgHfwOGJU6hHV2lBuR978ierzfj/tSZBPGw5ggFAwtzgE8fQ3+JVvlj4LapFHa0gaRgv+49dvjm8RgfZCWB+VK73xCGry66mKxnIbAaIEkMyV8CTxwCrkFKmJbHv0hvsfyUWAxnTrss7LLHgi6xioA22HOeOug/TAlw99CJBCMPps+/rrbzhTmHIVtrzcoDZCidrBWtzB8zSff1pRbIiOh9AfbTtOH2eNRd57zws8+N7GhxwuMsuBUOml07tDFaYdx2v3WQKS29J979vzCr45aL+oEPZoT9p6+3jEjC27WsUa61ydldXzrxkCiRRjTxJBH3lEe7D0KuX1sc3HMKqLyjhdQBqGhU0ki6bjN6mPhomUJe0V1ype5gmqdiYe+uYsuXCWb6FIJpAZzMgLAYzYswZ4vl9E9uTDPkdTS+FdqXG0xQLPzK3arBsMv/k1qegnvlvliJKVbq6NQd5tE9RlXj6pGGWWY1FyxSbdxbx6nBQYTjgOz68kTgUAHhJXzJflGY8llBermqKU0PZ3vQZFrcm5biuvee2I0uT6oQGsyHAhW5rgJHTXw1FWCW6VOtGTgQYNXjnQSqWXCOEduQ4ZdX4FNXqwP19fvhvclJm8wm7POy5cqzRDat7py0ZwZ+UO86tUsRGm8fiPI2ww6vXzWvbSxNGmpHlWOpiZLPMuXBFwYixiXdlnG+Y4j3S94gX4pMqrRuXQvnQWQaGEckiF2iSh1x3AVLHiYd3oDQoqP4ABDdrwo6KBKmUI8WyZ0vAyXsgGLSubkQr5HA/WDMPH9JWOb5xbFq//jyQAhvlzFTbc0fIoy4rl2524PXOKcRgCkr9SEqrJdFvKGFFYkfyLzCG707liIRvwTBCg/KXYXENGEg6iXhx5qfOi87c2321F8UvGNNu6+Ys8i5W1dN8XNrtEZBsR/qO/tjJ9kk/asQU54zOIrJ4SVxzGQ1CoKgV4xlQAEfsBCavu2rsbhNV+nn/+NuqZWv+QOv8FNGPy1oaRvBKpV7i7FMxBe6i/4YsUkM7c5LtFfAV3flTJ7l7j0pB0PUyCMycsrcdWzyoCVND5tOJRtK93k4Exic20+OQ3x34ulnmXJpvrgPbRHUUEYhPL4454lftFkB/9GFZKT5kszeIE1igAFZwlDYTg83RE3AHHQTd1X49FLDI69cAgqtS08EL+Q/RFNQjAy7QVJjsaZOvHFfy7P2VXtu2QdIQQFTbEEReO3t9ASzh6OFP0MNESsJ4MYUVef08Y7o8vUhsm7aGLmZ0B2qiR0ECht7dUIzv2zPqGBy10LnvfW22lT7/WsOtczjDzULBP4K7YbCwIyD3857ls8Lj5Z+60rFjdqU6bFS6AZw5XcpL2d9q2I7mx3aWtkxEUGLirQ1Ifq24aFCXPd20Zar1kuU3zyNs4+9XtnOncZpQXiIjmgaDXcVMujR/5ZbOviOI0j/XSGoT/AS0+ZLPLGKIY+JfmfSDwvjF0Kfgtibf/Xs2/YYSY3IIvinxW2JSGsWrTIYkHaOnJpPT4ezsG5Xz18hrWyua3h43z0m7WSEGKeDgV4W8HzsOw3HwLyQspoCNCpnsnlcfuiq5etzJrPzehodgW3XJPp3/zb1hwUn0oFz3qUnH3YUus9z+d7yACSnHctOkfkiOFPCBESj2RDnwSJwAw1OeaPyVUXkhwGRTYh+VAHgvPTj37Ny3wK1EcTJxN0gOQnW2/wPm3kEF6pqhsPDObK+gPFM3IPRucXGdCHLfF3wg/kMewsJv0L5N1UV7gaQoezaW/wDfq0AyP2BIklc4se10xH2KvPnpmEjpcN9tl9kEC6juDe9wMrblWNwOF5pG0u7KMzEi3ecwtWoYNjA+tXcOErsvC6+SwFQIc6OScJYs5yywhewgfBoUvB+0Dr4tzkxLEBPp78KDII+S3bHPnLzI5mB/oviRS3PZzIPCeZ1ljTHcv+wB7ucfqywQ3IWHJ6Uu1XfqPS/U1D4qltFfk/81vrLrWlNhM30YQ9Uu7yaKSczDd4HAnor2s6Rd5bjx1YQKIaHKo31btfZTfS6wHvMhwGx0QRNgzk9YUFJagox2yhMDBomS9dRZx2e6A4q9JxkmmUJnXPeMyLdGXnq0eBWWP2nfhgES8H8IhvFvdzua7WvGZSCiflTmP8Zgu0dTgr8CslkdQ+HOvbnfwUCHJ8ZPm/fsBuFxOuEi0nh3A0McB6F92Al2NWqycQTnIt0eEg9bVOPNXBSrG+FYIbPTz/qjXZaGTTZ9lYVClCJ87KwgX9GPRi05JET+bF6CsjAKy9UrLOufgn/YA3kMfn3dJsiE=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/GostTitle.XSL" StyleName="GOST - Orden de título" Version="2003"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/GostTitle.XSL" StyleName="GOST - Orden de título" Version="2003"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
-[...7 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7E2CE41-F4AE-4A58-8E3B-3DFCB7CDBE05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9bda0230-dc83-4a78-bfe3-14181f0c75fd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC7B6222-F814-4A20-8FFD-69C513AEC16C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B16DB1A2-D7FC-234B-ACD1-47C575285FE3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCFDD947-DA40-4538-B47B-73236922FD0B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7592A5B7-B468-4EA1-9B18-2A7FE66ACA38}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC7B6222-F814-4A20-8FFD-69C513AEC16C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3219</Characters>
+  <Pages>7</Pages>
+  <Words>1979</Words>
+  <Characters>10889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3797</CharactersWithSpaces>
+  <CharactersWithSpaces>12843</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Autor</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F2AD58FD93147744B271E2790AB33D1B</vt:lpwstr>
   </property>
 </Properties>
 </file>