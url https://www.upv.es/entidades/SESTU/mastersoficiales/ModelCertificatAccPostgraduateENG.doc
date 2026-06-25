--- v0 (2026-05-14)
+++ v1 (2026-06-25)
@@ -1,466 +1,778 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="003E3957">
+    <w:p w14:paraId="0FDBAC10" w14:textId="77777777" w:rsidR="003E3957" w:rsidRDefault="003E3957" w:rsidP="003E3957">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GUIDE MODEL (OPTIONAL)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="003E3957">
+    <w:p w14:paraId="106CB9F4" w14:textId="08444456" w:rsidR="00354645" w:rsidRPr="005360F8" w:rsidRDefault="00354645" w:rsidP="003E3957">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354645">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ESSENTIAL INFORMATION THAT MUST BE INCLUDED</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79649E80" w14:textId="77777777" w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="003E3957">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
+    <w:p w14:paraId="242199A6" w14:textId="77777777" w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">CERTIFICATE FROM THE UNIVERSITY OF ORIGIN SPECIFYING THAT THE FOREIGN DEGREE </w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005360F8">
+        <w:t xml:space="preserve">CERTIFICATE FROM THE UNIVERSITY OF ORIGIN SPECIFYING THAT THE FOREIGN DEGREE PROVIDED FOR ACCESS ENTITLES THE APPLICANT TO PURSUE POSTGRADUATE STUDIES IN </w:t>
+      </w:r>
+      <w:r w:rsidR="00F416D6">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">PROVIDED FOR ACCESS ENTITLES THE APPLICANT TO PURSUE POSTGRADUATE STUDIES IN </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F416D6">
+        <w:t>THEIR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>THEIR</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> COUNTRY OF ORIGIN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
+    <w:p w14:paraId="3810469A" w14:textId="77777777" w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
+    <w:p w14:paraId="63715EDB" w14:textId="77777777" w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">D/Dª </w:t>
       </w:r>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[name and position of the person in the institution signing the certificate]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
+    <w:p w14:paraId="0F50DA64" w14:textId="77777777" w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
+    <w:p w14:paraId="2BD6F835" w14:textId="77777777" w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CERTIFIES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
+    <w:p w14:paraId="70FCE6D6" w14:textId="77777777" w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
+    <w:p w14:paraId="31309AED" w14:textId="2EAC124C" w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">That the official university degree of </w:t>
       </w:r>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>[name of the degree obtained]</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="005360F8">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00354645">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specify the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005360F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>name of the degree]</w:t>
+      </w:r>
+      <w:r w:rsidR="00354645">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00354645" w:rsidRPr="005360F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">issued on date </w:t>
+      </w:r>
+      <w:r w:rsidR="00354645" w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[date of issue of the degree]</w:t>
       </w:r>
-      <w:r w:rsidR="00446F30">
+      <w:r w:rsidR="00354645">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="005360F8">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="005360F8">
+      <w:r w:rsidR="00354645">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00354645" w:rsidRPr="005360F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by the university of </w:t>
+      </w:r>
+      <w:r w:rsidR="00354645" w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[name of the university]</w:t>
       </w:r>
-      <w:r w:rsidRPr="005360F8">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, in </w:t>
+      <w:r w:rsidR="00354645" w:rsidRPr="005360F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00354645">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD538A" w:rsidRPr="00DD538A">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with a </w:t>
+      </w:r>
+      <w:r w:rsidR="00354645">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">total </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD538A" w:rsidRPr="00DD538A">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>course load</w:t>
+      </w:r>
+      <w:r w:rsidR="00354645">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or number of credits</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD538A" w:rsidRPr="00DD538A">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD538A" w:rsidRPr="00DD538A">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00354645">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specify </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD538A" w:rsidRPr="00DD538A">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>number of hours and/or credits]</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD538A" w:rsidRPr="00DD538A">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00354645">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an official duration in academic years of the programme of study</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD538A" w:rsidRPr="00DD538A">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00354645" w:rsidRPr="00354645">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>completed</w:t>
+      </w:r>
+      <w:r w:rsidR="00354645">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD538A" w:rsidRPr="00DD538A">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00354645">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>specify duration</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD538A" w:rsidRPr="00DD538A">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00354645">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005360F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r w:rsidR="00F416D6" w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>favour</w:t>
       </w:r>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F416D6">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[full name of the degree holder]</w:t>
       </w:r>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with passport No. </w:t>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidR="00026FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>NIE</w:t>
+      </w:r>
+      <w:r w:rsidR="00026FBB">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00026FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005360F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">passport No. </w:t>
       </w:r>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[number of the identifier]</w:t>
       </w:r>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, entitles him/her to access in </w:t>
+        <w:t xml:space="preserve">, entitles </w:t>
+      </w:r>
+      <w:r w:rsidR="00101F9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the holder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005360F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to access in </w:t>
       </w:r>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[name of the country to which the university belongs]</w:t>
       </w:r>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to official postgraduate studies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
+    <w:p w14:paraId="30B44141" w14:textId="77777777" w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
+    <w:p w14:paraId="0E381536" w14:textId="77777777" w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>This is issued at the request of the person concerned and for the appropriate purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
+    <w:p w14:paraId="18926DBE" w14:textId="77777777" w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
+    <w:p w14:paraId="4488E38C" w14:textId="77777777" w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
@@ -522,300 +834,341 @@
         </w:rPr>
         <w:t>[month]</w:t>
       </w:r>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[year]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
+    <w:p w14:paraId="528E3D50" w14:textId="77777777" w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
+    <w:p w14:paraId="35D2FC88" w14:textId="77777777" w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005360F8">
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Signature of the person responsible for issuing the certificate and stamp of the institution.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
+    <w:p w14:paraId="7A2EB868" w14:textId="77777777" w:rsidR="003E3957" w:rsidRPr="005360F8" w:rsidRDefault="003E3957" w:rsidP="00F416D6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003E3957" w:rsidRPr="005360F8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00446F30" w:rsidRDefault="00446F30" w:rsidP="00446F30">
+    <w:p w14:paraId="36738E45" w14:textId="77777777" w:rsidR="00853A54" w:rsidRDefault="00853A54" w:rsidP="00446F30">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00446F30" w:rsidRDefault="00446F30" w:rsidP="00446F30">
+    <w:p w14:paraId="622213EE" w14:textId="77777777" w:rsidR="00853A54" w:rsidRDefault="00853A54" w:rsidP="00446F30">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dosis">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Dosis"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00000FF" w:usb1="5000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="A00000BF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00446F30" w:rsidRDefault="00446F30" w:rsidP="00446F30">
+    <w:p w14:paraId="77463783" w14:textId="77777777" w:rsidR="00853A54" w:rsidRDefault="00853A54" w:rsidP="00446F30">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00446F30" w:rsidRDefault="00446F30" w:rsidP="00446F30">
+    <w:p w14:paraId="53B368FA" w14:textId="77777777" w:rsidR="00853A54" w:rsidRDefault="00853A54" w:rsidP="00446F30">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00446F30" w:rsidRPr="00446F30" w:rsidRDefault="00446F30" w:rsidP="00446F30">
+    <w:p w14:paraId="2321FF2A" w14:textId="77777777" w:rsidR="00354645" w:rsidRPr="00354645" w:rsidRDefault="00354645" w:rsidP="00354645">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446F30">
+      <w:r w:rsidRPr="00354645">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00446F30">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00354645">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> For degrees belonging to the European Higher Education Area (EHEA) that have not been completed, the date of issue is not mandatory.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="5B72F7AE" w14:textId="25B8A9BD" w:rsidR="00026FBB" w:rsidRPr="00B71793" w:rsidRDefault="00026FBB">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71793">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B71793">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spanish Foreign Identity Number</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00916E0A"/>
+    <w:rsid w:val="00026FBB"/>
+    <w:rsid w:val="00101F9E"/>
+    <w:rsid w:val="001D7AE3"/>
+    <w:rsid w:val="001F76C7"/>
+    <w:rsid w:val="00354645"/>
     <w:rsid w:val="003A62D3"/>
     <w:rsid w:val="003E3957"/>
     <w:rsid w:val="00446F30"/>
     <w:rsid w:val="00492C08"/>
     <w:rsid w:val="005360F8"/>
     <w:rsid w:val="006035EC"/>
     <w:rsid w:val="00697675"/>
     <w:rsid w:val="0072790D"/>
+    <w:rsid w:val="00853A54"/>
     <w:rsid w:val="00916E0A"/>
     <w:rsid w:val="00B123F1"/>
     <w:rsid w:val="00B1614F"/>
+    <w:rsid w:val="00B71793"/>
+    <w:rsid w:val="00BD1DDC"/>
+    <w:rsid w:val="00C62166"/>
+    <w:rsid w:val="00CC0822"/>
+    <w:rsid w:val="00DD538A"/>
     <w:rsid w:val="00E82D88"/>
     <w:rsid w:val="00F416D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7B912B11"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{06B2B658-E32A-4849-B5CB-8B9574349C1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1147,50 +1500,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00916E0A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -1227,51 +1581,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00446F30"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00446F30"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1553,69 +1907,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF1A23DE-94DA-40BC-9EE3-AD249F1E562A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>139</Words>
-  <Characters>766</Characters>
+  <Words>186</Words>
+  <Characters>964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>904</CharactersWithSpaces>
+  <CharactersWithSpaces>1140</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cristina Isabel Hernández Martí</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>